--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -69,162 +69,162 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Комплектующие для смесителей</t>
   </si>
   <si>
     <t>Комплектующие</t>
   </si>
   <si>
     <t>SMS-180366</t>
   </si>
   <si>
     <t>USG-1119</t>
   </si>
   <si>
     <t>набор шпильки (2шт) + прокладки USG-1119</t>
   </si>
   <si>
     <t>52.97 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-180367</t>
   </si>
   <si>
     <t>USG-1120</t>
   </si>
   <si>
     <t>набор шпилька + прокладки USG-1120</t>
   </si>
   <si>
     <t>40.86 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>SMS-180370</t>
   </si>
   <si>
     <t>UMO-3226</t>
   </si>
   <si>
     <t>гайка внутр. G.Lauf (внешняя резьба) UMO-3226</t>
   </si>
   <si>
     <t>46.92 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>SMS-180371</t>
+  </si>
+  <si>
+    <t>UMO-2227</t>
+  </si>
+  <si>
+    <t>накидная гайка  G.Lauf (внутр. резьба) UMO-3226</t>
+  </si>
+  <si>
+    <t>SMS-180373</t>
+  </si>
+  <si>
+    <t>XOT-1201</t>
+  </si>
+  <si>
+    <t>втулка G.Lauf для ремонта излива 8G, XOT-1201</t>
+  </si>
+  <si>
+    <t>417.73 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180375</t>
+  </si>
+  <si>
+    <t>UFM-1028</t>
+  </si>
+  <si>
+    <t>гайка - корона G.Lauf UFM-1028</t>
+  </si>
+  <si>
+    <t>193.73 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>SMS-180415</t>
+  </si>
+  <si>
+    <t>SJG-001</t>
+  </si>
+  <si>
+    <t>Пара штуцеров- удлинителей Solone для подводки (Lt) SJG-001</t>
+  </si>
+  <si>
+    <t>127.14 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>SMS-180371</t>
-[...49 lines deleted...]
-  <si>
     <t>SST-100226</t>
   </si>
   <si>
     <t>TP14</t>
   </si>
   <si>
     <t>Пара медных удлинителей для гибкой подводки (2шт - 95мм и 115мм)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>ком</t>
   </si>
   <si>
     <t>VER-101135</t>
   </si>
   <si>
     <t>VBLX110</t>
   </si>
   <si>
     <t>Пара удлиннителей для гибкой подводки в блистере (1/150шт)</t>
   </si>
   <si>
     <t>376.32 руб.</t>
   </si>
   <si>
-    <t>пара</t>
+    <t>пар</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1013,271 +1013,271 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>827405</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2">
-        <v>2</v>
+      <c r="G5" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*52.97</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827406</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>18</v>
-      </c>
-[...19 lines deleted...]
-        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*40.86</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827409</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*46.92</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827410</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*46.92</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827412</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*417.73</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827414</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*193.73</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827951</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="G11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*127.14</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>883018</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2">