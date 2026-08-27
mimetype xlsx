--- v1 (2026-06-22)
+++ v2 (2026-08-27)
@@ -66,162 +66,162 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Комплектующие для смесителей</t>
   </si>
   <si>
     <t>Комплектующие</t>
   </si>
   <si>
     <t>SMS-180366</t>
   </si>
   <si>
     <t>USG-1119</t>
   </si>
   <si>
     <t>набор шпильки (2шт) + прокладки USG-1119</t>
   </si>
   <si>
-    <t>52.97 руб.</t>
+    <t>43.37 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>SMS-180367</t>
+  </si>
+  <si>
+    <t>USG-1120</t>
+  </si>
+  <si>
+    <t>набор шпилька + прокладки USG-1120</t>
+  </si>
+  <si>
+    <t>33.45 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180370</t>
+  </si>
+  <si>
+    <t>UMO-3226</t>
+  </si>
+  <si>
+    <t>гайка внутр. G.Lauf (внешняя резьба) UMO-3226</t>
+  </si>
+  <si>
+    <t>38.41 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>SMS-180371</t>
+  </si>
+  <si>
+    <t>UMO-2227</t>
+  </si>
+  <si>
+    <t>накидная гайка  G.Lauf (внутр. резьба) UMO-3226</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>SMS-180373</t>
+  </si>
+  <si>
+    <t>XOT-1201</t>
+  </si>
+  <si>
+    <t>втулка G.Lauf для ремонта излива 8G, XOT-1201</t>
+  </si>
+  <si>
+    <t>341.92 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...49 lines deleted...]
-  <si>
     <t>SMS-180375</t>
   </si>
   <si>
     <t>UFM-1028</t>
   </si>
   <si>
     <t>гайка - корона G.Lauf UFM-1028</t>
   </si>
   <si>
-    <t>193.73 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>158.58 руб.</t>
   </si>
   <si>
     <t>SMS-180415</t>
   </si>
   <si>
     <t>SJG-001</t>
   </si>
   <si>
     <t>Пара штуцеров- удлинителей Solone для подводки (Lt) SJG-001</t>
   </si>
   <si>
-    <t>127.14 руб.</t>
+    <t>104.07 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>SST-100226</t>
   </si>
   <si>
     <t>TP14</t>
   </si>
   <si>
     <t>Пара медных удлинителей для гибкой подводки (2шт - 95мм и 115мм)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>ком</t>
   </si>
   <si>
     <t>VER-101135</t>
   </si>
   <si>
     <t>VBLX110</t>
   </si>
   <si>
     <t>Пара удлиннителей для гибкой подводки в блистере (1/150шт)</t>
   </si>
   <si>
-    <t>376.32 руб.</t>
+    <t>397.32 руб.</t>
   </si>
   <si>
     <t>пар</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1013,274 +1013,274 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>827405</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="2">
+        <v>10</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K5" s="2" t="str">
-        <f>J5*52.97</f>
+        <f>J5*43.37</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827406</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="2" t="s">
+      <c r="G6" s="2">
+        <v>2</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K6" s="2" t="str">
-        <f>J6*40.86</f>
+        <f>J6*33.45</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827409</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*46.92</f>
+        <f>J7*38.41</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827410</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*46.92</f>
+        <f>J8*38.41</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827412</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H9" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K9" s="2" t="str">
-        <f>J9*417.73</f>
+        <f>J9*341.92</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827414</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*193.73</f>
+        <f>J10*158.58</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827951</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*127.14</f>
+        <f>J11*104.07</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>883018</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
@@ -1306,51 +1306,51 @@
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*376.32</f>
+        <f>J13*397.32</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>