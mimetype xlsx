--- v2 (2026-08-11)
+++ v3 (2026-10-13)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="450">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="451">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -97,50 +97,53 @@
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-180157</t>
   </si>
   <si>
     <t>9G4-A180</t>
   </si>
   <si>
     <t>смеситель G.Lauf для кух. м. (Lt) с пов. изл, ø40,гайка 9G4-A180</t>
   </si>
   <si>
     <t>2 758.93 руб.</t>
   </si>
   <si>
     <t>SMS-180158</t>
   </si>
   <si>
     <t>9G4-A181</t>
   </si>
   <si>
     <t>смеситель G.Lauf для кух. м. (Lt) с пов. изл, ø40,гайка 9G4-A181</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>SMS-180159</t>
   </si>
   <si>
     <t>9G4-A182</t>
   </si>
   <si>
     <t>смеситель G.Lauf для кух. м. (Lt) с пов. изл, ø40,гайка 9G4-A182</t>
   </si>
   <si>
     <t>SMS-180160</t>
   </si>
   <si>
     <t>9G4-A279</t>
   </si>
   <si>
     <t>(В)смеситель для кух. м. (Lt) с пов. изл, ø40,гайка 9G4-A279</t>
   </si>
   <si>
     <t>3 745.10 руб.</t>
   </si>
   <si>
     <t>SMS-180161</t>
   </si>
   <si>
     <t>9G4-A181KB</t>
@@ -172,53 +175,50 @@
   <si>
     <t>SMS-180164</t>
   </si>
   <si>
     <t>9G4-A181KH</t>
   </si>
   <si>
     <t>(В)смеситель для кух. мойки (Lt) с пов. изливом, ø40, гайка (корона), сатиновый 9G4-A181KH</t>
   </si>
   <si>
     <t>3 667.24 руб.</t>
   </si>
   <si>
     <t>SMS-180173</t>
   </si>
   <si>
     <t>4G4-A018</t>
   </si>
   <si>
     <t>смеситель G.Lauf для кух. м. (Lt) с изл. 240мм, ø40, гайка 4G4-A018</t>
   </si>
   <si>
     <t>1 814.92 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>SMS-180174</t>
   </si>
   <si>
     <t>4G4-A180</t>
   </si>
   <si>
     <t>смеситель G.Lauf для кух. м. (Lt) с изл. 240мм, ø40, гайка 4G4-A180</t>
   </si>
   <si>
     <t>SMS-180175</t>
   </si>
   <si>
     <t>4G4-A181</t>
   </si>
   <si>
     <t>смеситель G.Lauf для кух. м. (Lt) с изл. 240мм, ø40, гайка 4G4-A181</t>
   </si>
   <si>
     <t>SMS-180176</t>
   </si>
   <si>
     <t>4G4-A182</t>
   </si>
   <si>
     <t>(В)смеситель для кух. м. (Lt) с изл. 240мм, ø40, гайка 4G4-A182</t>
@@ -1091,50 +1091,53 @@
     <t>1 636.54 руб.</t>
   </si>
   <si>
     <t>SMS-180209</t>
   </si>
   <si>
     <t>QMT4-C722</t>
   </si>
   <si>
     <t>смеситель G.Lauf для умывальника или  кух. мойки с пов. изливом, кер. (1/2) 180°, шпилька</t>
   </si>
   <si>
     <t>1 650.16 руб.</t>
   </si>
   <si>
     <t>SMS-180213</t>
   </si>
   <si>
     <t>QFR4-A722</t>
   </si>
   <si>
     <t>смеситель G.Lauf для кух. мойки с пов. изливом, кер. (1/2) 180°, гайка QFR4-A722</t>
   </si>
   <si>
     <t>1 398.68 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>SMS-180214</t>
   </si>
   <si>
     <t>QFR4-A827</t>
   </si>
   <si>
     <t>смеситель G.Lauf для кух. мойки с пов. изливом, кер. (1/2) 180°, гайка QFR4-A827</t>
   </si>
   <si>
     <t>SMS-180219</t>
   </si>
   <si>
     <t>QTZ4-A827</t>
   </si>
   <si>
     <t>смеситель G.Lauf для кух. мойки с пов. изливом, кер. (1/2) 180°, гайка (корона) QTZ4-A827</t>
   </si>
   <si>
     <t>2 055.26 руб.</t>
   </si>
   <si>
     <t>SMS-180220</t>
   </si>
@@ -5554,401 +5557,401 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*0.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827239</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2758.93</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827240</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G8" s="2">
-        <v>3</v>
+      <c r="G8" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2758.93</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827241</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="2">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2758.93</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827242</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3745.10</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827243</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*3550.70</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827244</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3550.70</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827245</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3550.70</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827246</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3667.24</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>827255</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1814.92</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>827256</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>51</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1814.92</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>827257</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1814.92</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>827258</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="1" t="s">
@@ -5971,121 +5974,121 @@
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2217.30</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827259</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G19" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1814.92</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>827260</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="G20" s="2" t="s">
         <v>51</v>
+      </c>
+      <c r="G20" s="2">
+        <v>5</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1814.92</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>827261</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>71</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1814.92</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>827262</v>
       </c>
       <c r="C22" s="1" t="s">
@@ -6114,51 +6117,51 @@
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*2217.30</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>827265</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G23" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*4883.57</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>827266</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="1" t="s">
@@ -6254,51 +6257,51 @@
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*5442.31</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>827269</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G27" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*6648.86</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>827334</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D28" s="1" t="s">
@@ -6428,208 +6431,208 @@
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*0.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>883319</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="G32" s="2" t="s">
-        <v>51</v>
+      <c r="G32" s="2">
+        <v>7</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*3491.11</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885197</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G33" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*3491.11</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="3">
       <c r="A34" s="9" t="s">
         <v>115</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>827276</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G35" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*2128.36</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>827277</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G36" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*2155.62</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>827278</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G37" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*3669.51</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>827279</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D38" s="1" t="s">
@@ -6655,51 +6658,51 @@
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*0.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>827280</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G39" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*3695.52</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>827281</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D40" s="1" t="s">
@@ -6725,86 +6728,86 @@
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*0.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>827282</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G41" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*3035.20</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>827285</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G42" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*4788.19</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>878035</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D43" s="1" t="s">
@@ -6830,51 +6833,51 @@
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*4652.54</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>878036</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G44" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*5036.98</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>878037</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D45" s="1" t="s">
@@ -6935,51 +6938,51 @@
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*3373.45</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>878039</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G47" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*3373.45</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>883321</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D48" s="1" t="s">
@@ -7005,207 +7008,207 @@
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*3455.35</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>883322</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G49" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*2828.31</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>885200</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G50" s="2">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*4305.03</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>885201</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G51" s="2">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*4478.47</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" outlineLevel="3">
       <c r="A52" s="9" t="s">
         <v>181</v>
       </c>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>827089</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*1664.63</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>827090</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G54" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*1664.63</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>827101</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D55" s="1" t="s">
@@ -7336,86 +7339,86 @@
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*0.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>827115</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>205</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*1951.20</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>827116</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*1883.06</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>827117</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D61" s="1" t="s">
@@ -7441,121 +7444,121 @@
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*0.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>827119</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*2377.36</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>827121</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="G63" s="2" t="s">
-        <v>51</v>
+      <c r="G63" s="2">
+        <v>9</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*1547.34</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>827129</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G64" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*3518.36</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>827152</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D65" s="1" t="s">
@@ -7581,51 +7584,51 @@
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*2616.47</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>827167</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>232</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*2189.07</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>827168</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D67" s="1" t="s">
@@ -7651,51 +7654,51 @@
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*0.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>827175</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>239</v>
       </c>
       <c r="G68" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*2395.96</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>827176</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D69" s="1" t="s">
@@ -7721,51 +7724,51 @@
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*0.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>827179</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>239</v>
       </c>
       <c r="G70" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*2395.96</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>827180</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D71" s="1" t="s">
@@ -8071,296 +8074,296 @@
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*1900.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>827228</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>281</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*2077.57</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>827229</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="G81" s="2">
-        <v>3</v>
+      <c r="G81" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*1819.88</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>827230</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="G82" s="2" t="s">
-        <v>51</v>
+      <c r="G82" s="2">
+        <v>10</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*1819.88</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>827231</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>285</v>
       </c>
       <c r="G83" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*1819.88</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>827232</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>285</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*1819.88</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>827233</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>298</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*2005.71</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>827234</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>302</v>
       </c>
       <c r="G86" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*2111.01</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>827235</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>302</v>
       </c>
       <c r="G87" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*2111.01</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>827236</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D88" s="1" t="s">
@@ -8386,51 +8389,51 @@
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*2111.01</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>827237</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>312</v>
       </c>
       <c r="G89" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*2208.88</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>827238</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D90" s="1" t="s">
@@ -8490,87 +8493,87 @@
         <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*3349.40</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>827251</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>323</v>
       </c>
-      <c r="G92" s="2">
-        <v>0</v>
+      <c r="G92" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*1508.93</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>827252</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>323</v>
       </c>
       <c r="G93" s="2">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*1508.93</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>827253</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D94" s="1" t="s">
@@ -8596,51 +8599,51 @@
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*1468.04</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>827254</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>330</v>
       </c>
       <c r="G95" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*1468.04</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>827263</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D96" s="1" t="s">
@@ -8666,121 +8669,121 @@
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*1267.35</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>827264</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>340</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>341</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*1235.14</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>827289</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>344</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>345</v>
       </c>
-      <c r="G98" s="2">
-        <v>0</v>
+      <c r="G98" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*1484.16</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>827290</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>348</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>349</v>
       </c>
-      <c r="G99" s="2">
-        <v>3</v>
+      <c r="G99" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*1636.54</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>827291</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D100" s="1" t="s">
@@ -8806,923 +8809,923 @@
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*1650.16</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>827295</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>357</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>71</v>
+        <v>358</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*1398.68</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>827296</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>357</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*1398.68</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>827301</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*2055.26</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>827302</v>
       </c>
       <c r="C104" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="F104" s="2" t="s">
         <v>365</v>
-      </c>
-[...7 lines deleted...]
-        <v>364</v>
       </c>
       <c r="G104" s="2">
         <v>10</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*2055.26</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>827303</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="G105" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*2049.08</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>827304</v>
       </c>
       <c r="C106" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="F106" s="2" t="s">
         <v>372</v>
       </c>
-      <c r="D106" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G106" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*2049.08</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>827305</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G107" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*2028.01</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>827306</v>
       </c>
       <c r="C108" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="F108" s="2" t="s">
         <v>379</v>
       </c>
-      <c r="D108" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G108" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*2028.01</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>827307</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G109" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*2078.81</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>827308</v>
       </c>
       <c r="C110" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="F110" s="2" t="s">
         <v>386</v>
       </c>
-      <c r="D110" s="1" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="G110" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K110" s="2" t="str">
         <f>J110*2078.81</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>827313</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*2206.40</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>827321</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G112" s="2">
         <v>0</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*0.00</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>827326</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="G113" s="2">
         <v>0</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K113" s="2" t="str">
         <f>J113*2305.52</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>827327</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G114" s="2">
         <v>0</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K114" s="2" t="str">
         <f>J114*2299.32</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>827331</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K115" s="2" t="str">
         <f>J115*1076.58</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>827337</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>71</v>
+        <v>358</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K116" s="2" t="str">
         <f>J116*859.77</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>827339</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>71</v>
+        <v>358</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K117" s="2" t="str">
         <f>J117*999.76</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>827341</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*1430.87</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>827342</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>424</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>358</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*525.27</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>868615</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="G120" s="2">
         <v>6</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*4156.37</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>959790</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>432</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K121" s="2" t="str">
         <f>J121*2052.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>959793</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G122" s="2">
         <v>10</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*2351.51</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>959815</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G123" s="2">
         <v>10</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*3063.89</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>959816</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="G124" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*3156.82</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>959817</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="G125" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*2308.15</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>959818</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G126" s="2">
         <v>10</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*2223.90</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>