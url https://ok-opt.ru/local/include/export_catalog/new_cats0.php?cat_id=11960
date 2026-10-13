--- v2 (2026-08-11)
+++ v3 (2026-10-13)
@@ -135,50 +135,53 @@
   <si>
     <t>SMS-180254</t>
   </si>
   <si>
     <t>QSL7-A827</t>
   </si>
   <si>
     <t>смеситель G.Lauf для ванны с плоским пов. изливом (Lt), кер. (1/2) 180°,  3х-поз. Карт. Перекл. QSL7</t>
   </si>
   <si>
     <t>4 103.10 руб.</t>
   </si>
   <si>
     <t>SMS-180262</t>
   </si>
   <si>
     <t>QST7-A827</t>
   </si>
   <si>
     <t>смеситель G.Lauf для ванны с плоский пов. изливом, кер. (1/2) 180°, двухпозиц. Карт. перекл.  (Lt) Q</t>
   </si>
   <si>
     <t>3 891.25 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>SMS-180263</t>
   </si>
   <si>
     <t>QFU7-A827</t>
   </si>
   <si>
     <t>(В)смеситель для ванны с плоский пов. изливом, кер. (1/2) 180°, двухпозиц. Карт. перекл.  (Lt) QFU7-</t>
   </si>
   <si>
     <t>4 629.83 руб.</t>
   </si>
   <si>
     <t>SMS-180720</t>
   </si>
   <si>
     <t>ZOK1-A036YB</t>
   </si>
   <si>
     <t>см-ль для раковины  картридж 3 ступени ø35, цвет ХРОМ+ЧЕРНЫЙ мат,  гайка корона (1/10шт)</t>
   </si>
   <si>
     <t>3 261.91 руб.</t>
   </si>
   <si>
     <t>SMS-180722</t>
@@ -226,53 +229,50 @@
     <t>5 058.59 руб.</t>
   </si>
   <si>
     <t>SMS-180779</t>
   </si>
   <si>
     <t>GBS3-A279</t>
   </si>
   <si>
     <t>Cмеситель для ванны монолитный, ø35, встр. переключение, G.Lauf Lt (1/6шт)</t>
   </si>
   <si>
     <t>5 665.68 руб.</t>
   </si>
   <si>
     <t>SMS-180780</t>
   </si>
   <si>
     <t>GBS7-A279</t>
   </si>
   <si>
     <t>Смеситель для ванны с плоским пов. изливом, ø35, встр. картридж. переключение, G.Lauf Lt  (1/10шт)</t>
   </si>
   <si>
     <t>5 856.46 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1231,121 +1231,121 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827205</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*4339.72</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827206</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2174.19</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827207</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3826.83</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827209</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1371,366 +1371,366 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*4002.75</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827336</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*4103.10</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827344</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G11" s="2">
-        <v>0</v>
+      <c r="G11" s="2" t="s">
+        <v>39</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*3891.25</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827345</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*4629.83</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>883318</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G13" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3261.91</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>883320</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>51</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>39</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*4939.34</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>885198</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4939.34</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>959804</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3364.96</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>959805</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G17" s="2">
         <v>10</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*5058.59</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>959806</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G18" s="2">
         <v>6</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*5665.68</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>959807</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="G19" s="2" t="s">
         <v>70</v>
+      </c>
+      <c r="G19" s="2">
+        <v>7</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*5856.46</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>