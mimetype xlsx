--- v2 (2026-08-11)
+++ v3 (2026-10-13)
@@ -853,121 +853,121 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827270</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2088.71</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827271</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1615.47</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827274</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*4255.48</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>882095</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -993,51 +993,51 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2592.93</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>834698</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*4727.49</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>