--- v2 (2026-08-11)
+++ v3 (2026-10-13)
@@ -1219,51 +1219,51 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2575.76</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827876</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1901.77</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827877</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -1288,52 +1288,52 @@
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1867.09</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827878</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="2">
-        <v>10</v>
+      <c r="G12" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*2329.21</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827879</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -1358,52 +1358,52 @@
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2417.18</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827880</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="2">
-        <v>9</v>
+      <c r="G14" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2575.76</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>827881</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="1" t="s">