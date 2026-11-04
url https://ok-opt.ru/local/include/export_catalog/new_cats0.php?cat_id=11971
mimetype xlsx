--- v2 (2026-08-31)
+++ v3 (2026-11-04)
@@ -1352,121 +1352,121 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827276</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2128.36</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827277</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2155.62</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827278</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3669.51</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827279</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1492,51 +1492,51 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*0.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827280</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3695.52</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827281</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -1562,86 +1562,86 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*0.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827282</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3035.20</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827285</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*4788.19</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878035</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -1772,51 +1772,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*3373.45</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>878039</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*3373.45</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>883321</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="1" t="s">
@@ -1842,121 +1842,121 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*3455.35</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>883322</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*2828.31</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885200</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G21" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4305.03</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885201</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G22" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*4478.47</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>