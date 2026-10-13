--- v2 (2026-08-11)
+++ v3 (2026-10-13)
@@ -112,50 +112,53 @@
   <si>
     <t>SMS-180799</t>
   </si>
   <si>
     <t>EZA4-F090YWYG</t>
   </si>
   <si>
     <t>Смеситель для кух. мойки с гофр. Изл., ø35, БРОНЗА, белый излив, гайка, SOLONE S (1/10шт)</t>
   </si>
   <si>
     <t>2 168.15 руб.</t>
   </si>
   <si>
     <t>SMS-180800</t>
   </si>
   <si>
     <t>EZA4-G090MG</t>
   </si>
   <si>
     <t>Смеситель для кух. мойки с пов. изл, ø35, ГРАФИТ, гайка корона, SOLONE S (1/10шт)</t>
   </si>
   <si>
     <t>1 718.41 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>SMS-290024</t>
   </si>
   <si>
     <t>EZA4-A090</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с гофр. пов. изл, ø35, нерж. Сталь, гайка EZA4-A090</t>
   </si>
   <si>
     <t>1 969.78 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>SMS-290025</t>
   </si>
   <si>
     <t>EZA4-B090</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с пов. изл, ø35, нерж. Сталь, гайка EZA4-B090</t>
   </si>
   <si>
     <t>1 946.25 руб.</t>
@@ -236,53 +239,50 @@
     <t>2 253.49 руб.</t>
   </si>
   <si>
     <t>SMS-290033</t>
   </si>
   <si>
     <t>JAT18-A094</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с доп. вытяжным изливом, нерж. Сталь, гайка JAT18-A094</t>
   </si>
   <si>
     <t>4 716.33 руб.</t>
   </si>
   <si>
     <t>SMS-290034</t>
   </si>
   <si>
     <t>SOL14-A630</t>
   </si>
   <si>
     <t>Моно смеситель, крепление на гайке SOL14-A630</t>
   </si>
   <si>
     <t>1 486.64 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>SMS-290035</t>
   </si>
   <si>
     <t>SOL15-A630</t>
   </si>
   <si>
     <t>Моно смеситель, крепление на гайке SOL15-A630</t>
   </si>
   <si>
     <t>1 180.63 руб.</t>
   </si>
   <si>
     <t>SMS-290052</t>
   </si>
   <si>
     <t>KOP4-A094</t>
   </si>
   <si>
     <t>смеситель для кух. мойки ХРОМ с пов. изл, ø35, нерж. сталь, гайка KOP4-A094</t>
   </si>
   <si>
     <t>2 285.70 руб.</t>
   </si>
@@ -1471,541 +1471,541 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2089.95</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>883356</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1641.48</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>959826</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2168.15</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>959827</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G9" s="2">
-        <v>5</v>
+      <c r="G9" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1718.41</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827911</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1969.78</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827912</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>40</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1946.25</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827913</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*2166.77</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827914</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1434.59</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827915</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>52</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2139.50</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>827916</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*2139.50</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>827917</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>52</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2139.50</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>827918</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G17" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2139.50</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>827919</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G18" s="2">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2253.49</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827920</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G19" s="2">
         <v>8</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*4716.33</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>827921</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1486.64</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>827922</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1180.63</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>833059</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D22" s="1" t="s">
@@ -2028,54 +2028,54 @@
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*2285.70</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>834700</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>52</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2139.50</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>877764</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D24" s="1" t="s">