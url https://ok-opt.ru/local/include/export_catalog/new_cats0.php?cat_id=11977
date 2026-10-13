--- v2 (2026-08-11)
+++ v3 (2026-10-13)
@@ -66,81 +66,81 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Смесители для кухни</t>
   </si>
   <si>
     <t>Смесители для кухни SOLONE</t>
   </si>
   <si>
     <t>Смесители для кухни SOLONE (цинк)</t>
   </si>
   <si>
     <t>SMS-180793</t>
   </si>
   <si>
     <t>KAG-4010</t>
   </si>
   <si>
-    <t>Смеситель для кух. мойки, ⌀35, гайка, ГИБКИЙ излив, хром, SOLONE Z (1/12шт)</t>
+    <t>Смеситель для кух. мойки, ⌀35, гайка, ГИБКИЙ излив, хром, без подводки, SOLONE Z (1/12шт)</t>
   </si>
   <si>
     <t>916.81 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-180794</t>
   </si>
   <si>
     <t>KAG-4020</t>
   </si>
   <si>
-    <t>Смеситель для кух. мойки, ⌀35, гайка, пов излив, хром, SOLONE Z (1/12шт)</t>
+    <t>Смеситель для кух. мойки, ⌀35, гайка, пов излив, хром, без подводки, SOLONE Z (1/12шт)</t>
   </si>
   <si>
     <t>882.18 руб.</t>
   </si>
   <si>
     <t>SMS-180795</t>
   </si>
   <si>
     <t>KAG-4030KB</t>
   </si>
   <si>
-    <t>Смеситель для кух. мойки, ⌀35, гайка, ГИБКИЙ ЧЕРНЫЙ излив, хром, SOLONE Z (1/12шт)</t>
+    <t>Смеситель для кух. мойки, ⌀35, гайка, ГИБКИЙ ЧЕРНЫЙ излив, хром, без подводки, SOLONE Z (1/12шт)</t>
   </si>
   <si>
     <t>988.67 руб.</t>
   </si>
   <si>
     <t>SMS-180796</t>
   </si>
   <si>
     <t>KAG-4050</t>
   </si>
   <si>
     <t>1 006.02 руб.</t>
   </si>
   <si>
     <t>SMS-180798</t>
   </si>
   <si>
     <t>KAP4-A081</t>
   </si>
   <si>
     <t>Смеситель для кух. мойки, ⌀40, гайка, пов излив, хром, SOLONE Z (1/10шт)</t>
   </si>
   <si>
     <t>1 115.05 руб.</t>
   </si>
@@ -393,117 +393,117 @@
   <si>
     <t>4L-B045</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀35, шпилька, излив 150мм, хром 4L-B045 (2шт в коробке)</t>
   </si>
   <si>
     <t>SMS-290023</t>
   </si>
   <si>
     <t>KEN4-A031</t>
   </si>
   <si>
     <t>(В)смеситель Solone для кух. мойки с вытяжным изливом, ø40, KEN4-A031</t>
   </si>
   <si>
     <t>3 178.38 руб.</t>
   </si>
   <si>
     <t>SMS-290036</t>
   </si>
   <si>
     <t>JIK1-A102-A</t>
   </si>
   <si>
-    <t>Моно смеситель, кер. (1/2) 90°, крепление на гайке JIK1-A102-A (4 ШТ В КОР)</t>
+    <t>Моно смеситель, кер. (1/2) 90°, крепление на гайке, без подводки,  JIK1-A102-A (4 ШТ В КОР)</t>
   </si>
   <si>
     <t>545.10 руб.</t>
   </si>
   <si>
     <t>SMS-290037</t>
   </si>
   <si>
     <t>JIK4-A102-A</t>
   </si>
   <si>
-    <t>смеситель для кух. мойки, кер. (1/2) 90°, шпилька JIK4-A102-A (2 шт в кор)</t>
+    <t>смеситель для кух. мойки, кер. (1/2) 90°, шпилька, без подводки, JIK4-A102-A (2 шт в кор)</t>
   </si>
   <si>
     <t>719.78 руб.</t>
   </si>
   <si>
+    <t>SMS-290038</t>
+  </si>
+  <si>
+    <t>JIK12-A102-A</t>
+  </si>
+  <si>
+    <t>настенный смеситель для кух. мойки, кер. (1/2) 90°, настенный JIK12-A102-A</t>
+  </si>
+  <si>
+    <t>1 085.24 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290039</t>
+  </si>
+  <si>
+    <t>JIK12-B102-A</t>
+  </si>
+  <si>
+    <t>(В)смеситель Solone для кухни, кер. (1/2) 90°, настенный JIK12-B102-A</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290041</t>
+  </si>
+  <si>
+    <t>JIK13-A102-A</t>
+  </si>
+  <si>
+    <t>Моно смеситель, кер. (1/2) 90°, настенный JIK13-A102-A (2шт в кор)</t>
+  </si>
+  <si>
+    <t>576.06 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290042</t>
+  </si>
+  <si>
+    <t>JIK15-A102-A</t>
+  </si>
+  <si>
+    <t>Моно смеситель, кер. (1/2) 90°, гайка JIK15-A102-A (4 шт в кор)</t>
+  </si>
+  <si>
+    <t>538.91 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...46 lines deleted...]
-    <t>538.91 руб.</t>
   </si>
   <si>
     <t>SMS-290044</t>
   </si>
   <si>
     <t>JIK22-A102-A</t>
   </si>
   <si>
     <t>Моно смеситель, кер. (1/2) 90°, настенный JIK22-A102-A</t>
   </si>
   <si>
     <t>526.51 руб.</t>
   </si>
   <si>
     <t>SMS-290045</t>
   </si>
   <si>
     <t>KOA4-A722</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. (1/2) 90°, гайка (корона), хром KOA4-A722</t>
   </si>
   <si>
     <t>1 718.30 руб.</t>
   </si>
@@ -2486,157 +2486,157 @@
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1006.02</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>959825</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G10" s="2">
-        <v>10</v>
+      <c r="G10" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1115.05</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827888</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G11" s="2">
-        <v>10</v>
+      <c r="G11" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1284.69</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827889</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G12" s="2">
-        <v>4</v>
+      <c r="G12" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1464.33</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827890</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1464.33</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827891</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -2731,87 +2731,87 @@
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1567.16</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>827894</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>18</v>
+      <c r="G17" s="2">
+        <v>8</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1282.23</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>827895</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1119.93</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827896</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="1" t="s">
@@ -2837,156 +2837,156 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2131.02</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>827897</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1982.18</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>827898</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="G21" s="2">
-        <v>9</v>
+      <c r="G21" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1982.18</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>827899</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G22" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1982.18</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>827900</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G23" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2062.70</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>827901</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D24" s="1" t="s">
@@ -3011,157 +3011,157 @@
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*2276.32</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>827902</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="G25" s="2">
-        <v>8</v>
+      <c r="G25" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1863.25</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>827903</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="G26" s="2" t="s">
-        <v>18</v>
+      <c r="G26" s="2">
+        <v>8</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1522.55</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>827904</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="G27" s="2">
-        <v>8</v>
+      <c r="G27" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*1733.16</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>827905</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*1627.86</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>827906</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="1" t="s">
@@ -3186,122 +3186,122 @@
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1328.06</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>827907</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="G30" s="2">
-        <v>10</v>
+      <c r="G30" s="2" t="s">
+        <v>58</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*1328.06</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>827908</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1076.58</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>827909</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1076.58</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>827910</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D33" s="1" t="s">
@@ -3326,332 +3326,332 @@
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*3178.38</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>827923</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="G34" s="2">
-        <v>7</v>
+      <c r="G34" s="2" t="s">
+        <v>58</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*545.10</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>827924</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>131</v>
+        <v>58</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*719.78</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>827925</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1085.24</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>827926</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*0.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>827928</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>58</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*576.06</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>827929</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="F39" s="2" t="s">
+      <c r="G39" s="2" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*538.91</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>827931</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*526.51</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>827932</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="G41" s="2">
-        <v>4</v>
+      <c r="G41" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1718.30</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>827933</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G42" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1718.30</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>827934</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D43" s="1" t="s">
@@ -3676,52 +3676,52 @@
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*1718.30</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>832197</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="G44" s="2">
-        <v>7</v>
+      <c r="G44" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*1744.31</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>832195</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D45" s="1" t="s">