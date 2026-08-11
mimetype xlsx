--- v1 (2026-06-22)
+++ v2 (2026-08-11)
@@ -69,663 +69,663 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Смесители для кухни</t>
   </si>
   <si>
     <t>Смесители для кухни VIEIR</t>
   </si>
   <si>
     <t>Смесители для кухни VIEIR (латунь)</t>
   </si>
   <si>
     <t>SMS-260001</t>
   </si>
   <si>
     <t>V204022</t>
   </si>
   <si>
     <t>Смеситель одноручковый для кухни с плоским поворотным средним изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>2 791.53 руб.</t>
+    <t>2 867.13 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-260002</t>
   </si>
   <si>
     <t>V093521</t>
   </si>
   <si>
     <t>Смеситель одноручковый для кухни с поворотным высоким изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>2 695.98 руб.</t>
+    <t>2 768.99 руб.</t>
   </si>
   <si>
     <t>SMS-260003</t>
   </si>
   <si>
     <t>V103521</t>
   </si>
   <si>
     <t>2 684.21 руб.</t>
   </si>
   <si>
     <t>SMS-260004</t>
   </si>
   <si>
     <t>V174021</t>
   </si>
   <si>
     <t>3 403.02 руб.</t>
   </si>
   <si>
     <t>SMS-260005</t>
   </si>
   <si>
     <t>V174022</t>
   </si>
   <si>
     <t>2 353.18 руб.</t>
   </si>
   <si>
     <t>SMS-260006</t>
   </si>
   <si>
     <t>V184021</t>
   </si>
   <si>
-    <t>3 638.25 руб.</t>
+    <t>3 736.78 руб.</t>
   </si>
   <si>
     <t>SMS-260007</t>
   </si>
   <si>
     <t>V184022</t>
   </si>
   <si>
-    <t>2 497.53 руб.</t>
+    <t>2 565.17 руб.</t>
   </si>
   <si>
     <t>SMS-260008</t>
   </si>
   <si>
     <t>V194021</t>
   </si>
   <si>
     <t>2 967.95 руб.</t>
   </si>
   <si>
     <t>SMS-260009</t>
   </si>
   <si>
     <t>V194022</t>
   </si>
   <si>
-    <t>2 124.15 руб.</t>
+    <t>2 181.67 руб.</t>
   </si>
   <si>
     <t>SMS-260010</t>
   </si>
   <si>
     <t>V204021</t>
   </si>
   <si>
-    <t>2 744.49 руб.</t>
+    <t>2 818.81 руб.</t>
   </si>
   <si>
     <t>SMS-260011</t>
   </si>
   <si>
     <t>V033521</t>
   </si>
   <si>
-    <t>3 067.89 руб.</t>
+    <t>3 150.97 руб.</t>
   </si>
   <si>
     <t>SMS-260012</t>
   </si>
   <si>
     <t>V033522</t>
   </si>
   <si>
-    <t>2 600.43 руб.</t>
+    <t>2 670.85 руб.</t>
   </si>
   <si>
     <t>SMS-260013</t>
   </si>
   <si>
     <t>V033523</t>
   </si>
   <si>
     <t>Смеситель одноручковый для кухни с гибким изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>3 129.63 руб.</t>
+    <t>3 214.38 руб.</t>
   </si>
   <si>
     <t>SMS-260014</t>
   </si>
   <si>
     <t>V063521</t>
   </si>
   <si>
-    <t>2 719.50 руб.</t>
+    <t>2 793.15 руб.</t>
   </si>
   <si>
     <t>SMS-260015</t>
   </si>
   <si>
     <t>V063522</t>
   </si>
   <si>
-    <t>2 115.33 руб.</t>
+    <t>2 172.62 руб.</t>
   </si>
   <si>
     <t>SMS-260016</t>
   </si>
   <si>
     <t>V073521</t>
   </si>
   <si>
     <t>3 217.65 руб.</t>
   </si>
   <si>
     <t>SMS-260017</t>
   </si>
   <si>
     <t>V073522</t>
   </si>
   <si>
     <t>2 682.32 руб.</t>
   </si>
   <si>
     <t>SMS-260019</t>
   </si>
   <si>
     <t>V243521</t>
   </si>
   <si>
     <t>3 194.95 руб.</t>
   </si>
   <si>
     <t>SMS-260020</t>
   </si>
   <si>
     <t>V013521</t>
   </si>
   <si>
-    <t>3 091.41 руб.</t>
+    <t>3 175.13 руб.</t>
   </si>
   <si>
     <t>SMS-260021</t>
   </si>
   <si>
     <t>V093520</t>
   </si>
   <si>
-    <t>3 888.15 руб.</t>
+    <t>3 993.45 руб.</t>
   </si>
   <si>
     <t>SMS-260022</t>
   </si>
   <si>
     <t>V093523</t>
   </si>
   <si>
     <t>SMS-260023</t>
   </si>
   <si>
     <t>V103520</t>
   </si>
   <si>
     <t>3 556.25 руб.</t>
   </si>
   <si>
     <t>SMS-260024</t>
   </si>
   <si>
     <t>V103523</t>
   </si>
   <si>
     <t>2 769.33 руб.</t>
   </si>
   <si>
     <t>SMS-260025</t>
   </si>
   <si>
     <t>V120122</t>
   </si>
   <si>
     <t>Смеситель двуручковый для кухни с поворотным высоким изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>3 156.09 руб.</t>
+    <t>3 241.56 руб.</t>
   </si>
   <si>
     <t>SMS-260026</t>
   </si>
   <si>
     <t>V150112</t>
   </si>
   <si>
     <t>Смеситель двуручковый для кухни  VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>3 528.00 руб.</t>
+    <t>3 623.54 руб.</t>
   </si>
   <si>
     <t>SMS-260027</t>
   </si>
   <si>
     <t>V150121</t>
   </si>
   <si>
-    <t>3 419.22 руб.</t>
+    <t>3 511.82 руб.</t>
   </si>
   <si>
     <t>SMS-260028</t>
   </si>
   <si>
     <t>V130122</t>
   </si>
   <si>
-    <t>3 014.97 руб.</t>
+    <t>3 096.62 руб.</t>
   </si>
   <si>
     <t>SMS-260029</t>
   </si>
   <si>
     <t>V130112</t>
   </si>
   <si>
-    <t>3 062.01 руб.</t>
+    <t>3 144.93 руб.</t>
   </si>
   <si>
     <t>SMS-260030</t>
   </si>
   <si>
     <t>V023521F</t>
   </si>
   <si>
     <t>Смеситель одноручковый для кухни с гибким изливом (белый) VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>3 536.82 руб.</t>
+    <t>3 632.60 руб.</t>
   </si>
   <si>
     <t>SMS-260031</t>
   </si>
   <si>
     <t>V043521F</t>
   </si>
   <si>
-    <t>3 819.06 руб.</t>
+    <t>3 922.48 руб.</t>
   </si>
   <si>
     <t>SMS-260032</t>
   </si>
   <si>
     <t>V023521H</t>
   </si>
   <si>
     <t>Смеситель одноручковый для кухни с гибким изливом (серый) VIEIR (1/10шт)</t>
   </si>
   <si>
     <t>SMS-260033</t>
   </si>
   <si>
     <t>V043521H</t>
   </si>
   <si>
-    <t>4 080.72 руб.</t>
+    <t>4 191.23 руб.</t>
   </si>
   <si>
     <t>SMS-260034</t>
   </si>
   <si>
     <t>V023521C</t>
   </si>
   <si>
     <t>Смеситель одноручковый для кухни с гибким изливом (черный) VIEIR (1/10шт)</t>
   </si>
   <si>
     <t>SMS-260035</t>
   </si>
   <si>
     <t>V043521С</t>
   </si>
   <si>
-    <t>3 958.71 руб.</t>
+    <t>4 065.92 руб.</t>
   </si>
   <si>
     <t>SMS-260036</t>
   </si>
   <si>
     <t>V15001B</t>
   </si>
   <si>
     <t>Смеситель комбинированный для кухни СРЕДНИЙ с краном для питьевой воды (БЕЖЕВЫЙ) VIEIR (10шт)</t>
   </si>
   <si>
-    <t>6 075.51 руб.</t>
+    <t>6 240.04 руб.</t>
   </si>
   <si>
     <t>SMS-260037</t>
   </si>
   <si>
     <t>V15001C</t>
   </si>
   <si>
     <t>Смеситель комбинированный для кухни СРЕДНИЙ с краном для питьевой воды (ЧЕРНЫЙ) VIEIR (10шт)</t>
   </si>
   <si>
     <t>SMS-260038</t>
   </si>
   <si>
     <t>V15002</t>
   </si>
   <si>
     <t>Смеситель комбинированный для кухни ВЫСОКИЙ с краном для питьевой воды (ХРОМ) VIEIR (10шт)</t>
   </si>
   <si>
-    <t>4 802.49 руб.</t>
+    <t>4 932.55 руб.</t>
   </si>
   <si>
     <t>SMS-260039</t>
   </si>
   <si>
     <t>V15002B</t>
   </si>
   <si>
     <t>Смеситель комбинированный для кухни ВЫСОКИЙ с краном для питьевой воды (БЕЖЕВЫЙ) VIEIR (10шт)</t>
   </si>
   <si>
     <t>SMS-260040</t>
   </si>
   <si>
     <t>V15002C</t>
   </si>
   <si>
     <t>Смеситель комбинированный для кухни ВЫСОКИЙ с краном для питьевой воды (ЧЕРНЫЙ) VIEIR (10шт)</t>
   </si>
   <si>
     <t>SMS-260041</t>
   </si>
   <si>
     <t>V15002G</t>
   </si>
   <si>
     <t>Смеситель комбинированный для кухни ВЫСОКИЙ с краном для питьевой воды (МАТ. ХРОМ) VIEIR (10шт)</t>
   </si>
   <si>
-    <t>5 275.83 руб.</t>
+    <t>5 418.71 руб.</t>
   </si>
   <si>
     <t>SMS-260042</t>
   </si>
   <si>
     <t>V15003B</t>
   </si>
   <si>
-    <t>5 397.84 руб.</t>
+    <t>5 544.02 руб.</t>
   </si>
   <si>
     <t>SMS-260043</t>
   </si>
   <si>
     <t>V15003</t>
   </si>
   <si>
-    <t>5 237.61 руб.</t>
+    <t>5 379.45 руб.</t>
   </si>
   <si>
     <t>SMS-260044</t>
   </si>
   <si>
     <t>V15003C</t>
   </si>
   <si>
     <t>SMS-260045</t>
   </si>
   <si>
     <t>V15003D</t>
   </si>
   <si>
     <t>Смеситель комбинированный для кухни СРЕДНИЙ с краном для питьевой воды (БРОНЗА) VIEIR (10шт)</t>
   </si>
   <si>
-    <t>5 960.85 руб.</t>
+    <t>6 122.28 руб.</t>
   </si>
   <si>
     <t>SMS-260046</t>
   </si>
   <si>
     <t>V15004</t>
   </si>
   <si>
-    <t>5 264.07 руб.</t>
+    <t>5 406.63 руб.</t>
   </si>
   <si>
     <t>SMS-260047</t>
   </si>
   <si>
     <t>V15005F</t>
   </si>
   <si>
     <t>Смеситель комбинированный для кухни гибкий излив с краном для питьевой воды (БЕЛЫЙ) VIEIR (10шт)</t>
   </si>
   <si>
     <t>10 088.01 руб.</t>
   </si>
   <si>
     <t>SMS-260048</t>
   </si>
   <si>
     <t>V15005C</t>
   </si>
   <si>
     <t>Смеситель комбинированный для кухни гибкий излив с краном для питьевой воды (ЧЕРНЫЙ) VIEIR (10шт)</t>
   </si>
   <si>
-    <t>5 925.57 руб.</t>
+    <t>6 086.04 руб.</t>
   </si>
   <si>
     <t>SMS-260049</t>
   </si>
   <si>
     <t>V15006C</t>
   </si>
   <si>
-    <t>5 766.81 руб.</t>
+    <t>5 922.98 руб.</t>
   </si>
   <si>
     <t>SMS-260050</t>
   </si>
   <si>
     <t>V15006F</t>
   </si>
   <si>
     <t>SMS-260051</t>
   </si>
   <si>
     <t>V15007</t>
   </si>
   <si>
     <t>8 648.49 руб.</t>
   </si>
   <si>
     <t>SMS-260052</t>
   </si>
   <si>
     <t>V15007F</t>
   </si>
   <si>
     <t>8 650.38 руб.</t>
   </si>
   <si>
     <t>SMS-260053</t>
   </si>
   <si>
     <t>V15007G</t>
   </si>
   <si>
     <t>Смеситель комбинированный для кухни гибкий излив с краном для питьевой воды (СЕРЫЙ) VIEIR (10шт)</t>
   </si>
   <si>
-    <t>6 997.20 руб.</t>
+    <t>7 186.69 руб.</t>
   </si>
   <si>
     <t>SMS-260054</t>
   </si>
   <si>
     <t>V15007C</t>
   </si>
   <si>
     <t>SMS-260114</t>
   </si>
   <si>
     <t>V263521C</t>
   </si>
   <si>
     <t>Смеситель для кухни “VIEIR  (10/1шт)  (10/1шт)</t>
   </si>
   <si>
-    <t>3 776.43 руб.</t>
+    <t>3 878.70 руб.</t>
   </si>
   <si>
     <t>SMS-260133</t>
   </si>
   <si>
     <t>V043521</t>
   </si>
   <si>
     <t>Смеситель для кухни с гибким изливом (10/1шт)</t>
   </si>
   <si>
-    <t>3 760.26 руб.</t>
+    <t>3 862.09 руб.</t>
   </si>
   <si>
     <t>SMS-260149</t>
   </si>
   <si>
     <t>V15001</t>
   </si>
   <si>
     <t>Смеситель для кухни с фильтром и поворотным изливом (биканальный) (10/1шт)</t>
   </si>
   <si>
-    <t>5 921.16 руб.</t>
+    <t>6 081.51 руб.</t>
   </si>
   <si>
     <t>SMS-260152</t>
   </si>
   <si>
     <t>V15001G</t>
   </si>
   <si>
-    <t>6 297.48 руб.</t>
+    <t>6 468.02 руб.</t>
   </si>
   <si>
     <t>SMS-260157</t>
   </si>
   <si>
     <t>V15003G</t>
   </si>
   <si>
     <t>SMS-260161</t>
   </si>
   <si>
     <t>V15004G</t>
   </si>
   <si>
-    <t>5 738.88 руб.</t>
+    <t>5 894.30 руб.</t>
   </si>
   <si>
     <t>VER-100010</t>
   </si>
   <si>
     <t>V15007D</t>
   </si>
   <si>
     <t>Смеситель для кухни с фильтром,  с гибким изливом</t>
   </si>
   <si>
     <t>10 502.27 руб.</t>
   </si>
   <si>
     <t>VER-100072</t>
   </si>
   <si>
     <t>V210122С</t>
   </si>
   <si>
     <t>Смеситель для кухни</t>
   </si>
   <si>
     <t>4 348.83 руб.</t>
   </si>
   <si>
     <t>VER-100126</t>
   </si>
   <si>
     <t>V332521C</t>
   </si>
   <si>
     <t>Смеситель для кухни “VIEIR" (10/1шт)</t>
   </si>
   <si>
-    <t>4 680.48 руб.</t>
+    <t>4 807.23 руб.</t>
   </si>
   <si>
     <t>VER-100267</t>
   </si>
   <si>
     <t>V263521CC</t>
   </si>
   <si>
-    <t>4 690.77 руб.</t>
+    <t>4 817.80 руб.</t>
   </si>
   <si>
     <t>VER-100277</t>
   </si>
   <si>
     <t>V370111D</t>
   </si>
   <si>
     <t>Смеситель для раковины  “VIEIR" (10/1шт)</t>
   </si>
   <si>
-    <t>7 482.30 руб.</t>
+    <t>7 684.93 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3196,86 +3196,86 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2791.53</f>
+        <f>J6*2867.13</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>826018</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2695.98</f>
+        <f>J7*2768.99</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>826019</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
@@ -3371,86 +3371,86 @@
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3638.25</f>
+        <f>J11*3736.78</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>826023</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2497.53</f>
+        <f>J12*2565.17</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826024</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
@@ -3476,261 +3476,261 @@
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2124.15</f>
+        <f>J14*2181.67</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>826026</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2744.49</f>
+        <f>J15*2818.81</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>826027</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3067.89</f>
+        <f>J16*3150.97</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>826028</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2600.43</f>
+        <f>J17*2670.85</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>826029</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*3129.63</f>
+        <f>J18*3214.38</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>826030</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2719.50</f>
+        <f>J19*2793.15</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>826031</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2115.33</f>
+        <f>J20*2172.62</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826032</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
@@ -3826,121 +3826,121 @@
       <c r="C24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*3091.41</f>
+        <f>J24*3175.13</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>826037</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*3888.15</f>
+        <f>J25*3993.45</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>826038</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*3129.63</f>
+        <f>J26*3214.38</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>826039</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
@@ -4001,786 +4001,786 @@
       <c r="C29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*3156.09</f>
+        <f>J29*3241.56</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>826042</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*3528.00</f>
+        <f>J30*3623.54</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>826043</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*3419.22</f>
+        <f>J31*3511.82</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>826044</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*3014.97</f>
+        <f>J32*3096.62</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>826045</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3062.01</f>
+        <f>J33*3144.93</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>826046</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*3536.82</f>
+        <f>J34*3632.60</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>826047</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*3819.06</f>
+        <f>J35*3922.48</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>826048</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*3536.82</f>
+        <f>J36*3632.60</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>826049</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*4080.72</f>
+        <f>J37*4191.23</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>826050</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*3536.82</f>
+        <f>J38*3632.60</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>826051</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*3958.71</f>
+        <f>J39*4065.92</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826052</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*6075.51</f>
+        <f>J40*6240.04</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>826053</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*6075.51</f>
+        <f>J41*6240.04</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>826054</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*4802.49</f>
+        <f>J42*4932.55</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>826055</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*4802.49</f>
+        <f>J43*4932.55</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>826056</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*4802.49</f>
+        <f>J44*4932.55</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>826057</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*5275.83</f>
+        <f>J45*5418.71</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>826058</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*5397.84</f>
+        <f>J46*5544.02</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>826059</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G47" s="2">
         <v>1</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*5237.61</f>
+        <f>J47*5379.45</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>826060</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*5397.84</f>
+        <f>J48*5544.02</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>826061</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*5960.85</f>
+        <f>J49*6122.28</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>826062</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*5264.07</f>
+        <f>J50*5406.63</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>826063</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
@@ -4806,121 +4806,121 @@
       <c r="C52" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*5925.57</f>
+        <f>J52*6086.04</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>826065</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*5766.81</f>
+        <f>J53*5922.98</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>826066</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*5766.81</f>
+        <f>J54*5922.98</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>826067</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
@@ -4981,296 +4981,296 @@
       <c r="C57" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*6997.20</f>
+        <f>J57*7186.69</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>826070</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*6997.20</f>
+        <f>J58*7186.69</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>831394</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*3776.43</f>
+        <f>J59*3878.70</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>831413</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*3760.26</f>
+        <f>J60*3862.09</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>831429</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*5921.16</f>
+        <f>J61*6081.51</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>831432</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*6297.48</f>
+        <f>J62*6468.02</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>831437</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*5960.85</f>
+        <f>J63*6122.28</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>831441</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>202</v>
       </c>
       <c r="G64" s="2">
         <v>1</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*5738.88</f>
+        <f>J64*5894.30</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>882099</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G65" s="2">
         <v>1</v>
       </c>
       <c r="H65" s="2">
@@ -5331,121 +5331,121 @@
       <c r="C67" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*4680.48</f>
+        <f>J67*4807.23</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>873356</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*4690.77</f>
+        <f>J68*4817.80</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>882101</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G69" s="2">
         <v>1</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*7482.30</f>
+        <f>J69*7684.93</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>