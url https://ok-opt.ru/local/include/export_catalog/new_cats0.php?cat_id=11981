--- v3 (2026-03-15)
+++ v4 (2026-04-29)
@@ -111,387 +111,387 @@
   <si>
     <t>FLS-210004</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 32 фланц.</t>
   </si>
   <si>
     <t>9.18 руб.</t>
   </si>
   <si>
     <t>FLS-210005</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 40 фланц.</t>
   </si>
   <si>
     <t>11.73 руб.</t>
   </si>
   <si>
     <t>FLS-210006</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 50 фланц.</t>
   </si>
   <si>
-    <t>21.25 руб.</t>
+    <t>21.59 руб.</t>
   </si>
   <si>
     <t>FLS-210007</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 65 фланц.</t>
   </si>
   <si>
     <t>24.48 руб.</t>
   </si>
   <si>
     <t>FLS-210008</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 80 фланц.</t>
   </si>
   <si>
-    <t>33.66 руб.</t>
+    <t>34.17 руб.</t>
   </si>
   <si>
     <t>FLS-210009</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 100 фланц.</t>
   </si>
   <si>
-    <t>35.36 руб.</t>
+    <t>36.04 руб.</t>
   </si>
   <si>
     <t>FLS-210010</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 125 фланц.</t>
   </si>
   <si>
     <t>48.96 руб.</t>
   </si>
   <si>
     <t>FLS-210011</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 150 фланц.</t>
   </si>
   <si>
-    <t>61.71 руб.</t>
+    <t>62.73 руб.</t>
   </si>
   <si>
     <t>FLS-210012</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 200 фланц.</t>
   </si>
   <si>
-    <t>101.49 руб.</t>
+    <t>103.02 руб.</t>
   </si>
   <si>
     <t>FLS-210013</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 250 фланц.</t>
   </si>
   <si>
-    <t>118.15 руб.</t>
+    <t>120.19 руб.</t>
   </si>
   <si>
     <t>FLS-210014</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 300 фланц.</t>
   </si>
   <si>
-    <t>165.92 руб.</t>
+    <t>188.87 руб.</t>
   </si>
   <si>
     <t>FLS-210015</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 350 фланц.</t>
   </si>
   <si>
-    <t>151.13 руб.</t>
+    <t>228.14 руб.</t>
   </si>
   <si>
     <t>FLS-210016</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 400 фланц.</t>
   </si>
   <si>
     <t>217.60 руб.</t>
   </si>
   <si>
     <t>FLS-210017</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 500 фланц.</t>
   </si>
   <si>
     <t>323.17 руб.</t>
   </si>
   <si>
     <t>Прокладки фланцевые резиновые</t>
   </si>
   <si>
     <t>FLS-220001</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 32 фланц.</t>
   </si>
   <si>
-    <t>10.71 руб.</t>
+    <t>10.88 руб.</t>
   </si>
   <si>
     <t>FLS-220002</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 40 фланц.</t>
   </si>
   <si>
-    <t>11.90 руб.</t>
+    <t>12.07 руб.</t>
   </si>
   <si>
     <t>FLS-220003</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 50 фланц.</t>
   </si>
   <si>
     <t>15.64 руб.</t>
   </si>
   <si>
     <t>FLS-220004</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 65 фланц.</t>
   </si>
   <si>
     <t>20.23 руб.</t>
   </si>
   <si>
     <t>FLS-220005</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 80 фланц.</t>
   </si>
   <si>
-    <t>26.18 руб.</t>
+    <t>26.69 руб.</t>
   </si>
   <si>
     <t>FLS-220006</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 100 фланц.</t>
   </si>
   <si>
-    <t>28.90 руб.</t>
+    <t>29.41 руб.</t>
   </si>
   <si>
     <t>FLS-220007</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 125 фланц.</t>
   </si>
   <si>
     <t>43.35 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>FLS-220008</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 150 фланц.</t>
   </si>
   <si>
     <t>48.79 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>FLS-220009</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 200 фланц.</t>
   </si>
   <si>
-    <t>82.45 руб.</t>
+    <t>83.81 руб.</t>
   </si>
   <si>
     <t>Фланцы Ру16 ГОСТ 12820-80</t>
   </si>
   <si>
     <t>FLS-120001</t>
   </si>
   <si>
     <t>фланец Ду 15 Ру 16   (4*М12) межосевое расстояние 65 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>217.09 руб.</t>
+    <t>198.39 руб.</t>
   </si>
   <si>
     <t>FLS-120002</t>
   </si>
   <si>
     <t>фланец Ду 20 Ру 16   (4*М12) межосевое расстояние 75 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>256.53 руб.</t>
+    <t>264.69 руб.</t>
   </si>
   <si>
     <t>FLS-120003</t>
   </si>
   <si>
     <t>фланец Ду 25 Ру 16   (4*М12) межосевое расстояние 85 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>392.87 руб.</t>
+    <t>357.68 руб.</t>
   </si>
   <si>
     <t>FLS-120004</t>
   </si>
   <si>
     <t>фланец Ду 32 Ру 16   (4*М16) межосевое расстояние 100 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>8 961.04 руб.</t>
+    <t>9 841.47 руб.</t>
   </si>
   <si>
     <t>FLS-120005</t>
   </si>
   <si>
     <t>фланец Ду 40 Ру 16   (4*М16) межосевое расстояние 110 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>591.60 руб.</t>
+    <t>618.46 руб.</t>
   </si>
   <si>
     <t>FLS-120006</t>
   </si>
   <si>
     <t>фланец Ду 50 Ру 16   (4*М16) межосевое расстояние 125 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>848.64 руб.</t>
+    <t>767.21 руб.</t>
   </si>
   <si>
     <t>FLS-120007</t>
   </si>
   <si>
     <t>фланец Ду 65 Ру 16   (4*М16) межосевое расстояние 145 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
     <t>1 240.49 руб.</t>
   </si>
   <si>
     <t>FLS-120008</t>
   </si>
   <si>
     <t>фланец Ду 80 Ру 16   (4*М16) межосевое расстояние 160 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>1 157.36 руб.</t>
+    <t>1 153.96 руб.</t>
   </si>
   <si>
     <t>FLS-120009</t>
   </si>
   <si>
     <t>фланец  Ду 100 Ру 16 (8*М16) межосевое расстояние 180 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>1 636.08 руб.</t>
+    <t>1 366.46 руб.</t>
   </si>
   <si>
     <t>FLS-120010</t>
   </si>
   <si>
     <t>фланец  Ду 125 Ру 16 (8*М16) межосевое расстояние 180 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
     <t>2 514.47 руб.</t>
   </si>
   <si>
     <t>FLS-120011</t>
   </si>
   <si>
     <t>фланец  Ду 150 Ру 16 (8*М20) межосевое расстояние 240 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>2 887.28 руб.</t>
+    <t>2 801.43 руб.</t>
   </si>
   <si>
     <t>FLS-120012</t>
   </si>
   <si>
     <t>фланец  Ду 200 Ру 16 (12*М20) межосевое расстояние 295 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>3 676.93 руб.</t>
+    <t>3 292.73 руб.</t>
   </si>
   <si>
     <t>FLS-120013</t>
   </si>
   <si>
     <t>фланец  Ду 250 Ру 16 (12*М24) межосевое расстояние 355 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>7 374.94 руб.</t>
+    <t>6 229.48 руб.</t>
   </si>
   <si>
     <t>FLS-120014</t>
   </si>
   <si>
     <t>фланец  Ду 300 Ру 16 (12*М24) межосевое расстояние 410 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
     <t>8 222.39 руб.</t>
   </si>
   <si>
     <t>FLS-120015</t>
   </si>
   <si>
     <t>фланец  Ду 350 Ру 16 (16*М24) межосевое расстояние 470 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
     <t>9 219.61 руб.</t>
   </si>
   <si>
     <t>FLS-120016</t>
   </si>
   <si>
     <t>фланец  Ду 400 Ру 16 (16*М27) межосевое расстояние 525 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>19 274.60 руб.</t>
+    <t>10 986.76 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2446,51 +2446,51 @@
         <v>821158</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="2">
         <v>2</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*21.25</f>
+        <f>J10*21.59</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821159</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
@@ -2512,84 +2512,84 @@
         <v>821160</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*33.66</f>
+        <f>J12*34.17</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821161</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="2">
         <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*35.36</f>
+        <f>J13*36.04</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821162</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
@@ -2611,183 +2611,183 @@
         <v>821163</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*61.71</f>
+        <f>J15*62.73</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>821164</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*101.49</f>
+        <f>J16*103.02</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821165</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*118.15</f>
+        <f>J17*120.19</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821166</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*165.92</f>
+        <f>J18*188.87</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>821167</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*151.13</f>
+        <f>J19*228.14</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>821168</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
@@ -2858,84 +2858,84 @@
         <v>821170</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*10.71</f>
+        <f>J23*10.88</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>821171</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*11.90</f>
+        <f>J24*12.07</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>821172</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
@@ -2990,84 +2990,84 @@
         <v>821174</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*26.18</f>
+        <f>J27*26.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821175</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*28.90</f>
+        <f>J28*29.41</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821176</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
@@ -3122,51 +3122,51 @@
         <v>821178</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*82.45</f>
+        <f>J31*83.81</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="1">
       <c r="A32" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="8"/>
@@ -3187,216 +3187,216 @@
         <v>821124</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*217.09</f>
+        <f>J34*198.39</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>821125</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*256.53</f>
+        <f>J35*264.69</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>821126</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G36" s="2">
         <v>2</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*392.87</f>
+        <f>J36*357.68</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821127</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*8961.04</f>
+        <f>J37*9841.47</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821128</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*591.60</f>
+        <f>J38*618.46</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>821129</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*848.64</f>
+        <f>J39*767.21</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>821130</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
@@ -3418,84 +3418,84 @@
         <v>821131</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G41" s="2">
         <v>4</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*1157.36</f>
+        <f>J41*1153.96</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821132</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1636.08</f>
+        <f>J42*1366.46</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821133</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G43" s="2">
         <v>5</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
@@ -3517,117 +3517,117 @@
         <v>821134</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*2887.28</f>
+        <f>J44*2801.43</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>821135</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*3676.93</f>
+        <f>J45*3292.73</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>821136</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*7374.94</f>
+        <f>J46*6229.48</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>821137</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
@@ -3682,51 +3682,51 @@
         <v>821139</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*19274.60</f>
+        <f>J49*10986.76</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A32:K32"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A33:K33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>