--- v4 (2026-04-29)
+++ v5 (2026-06-14)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>прокладка паронитовая Ду 500 фланц.</t>
   </si>
   <si>
     <t>323.17 руб.</t>
   </si>
   <si>
     <t>Прокладки фланцевые резиновые</t>
   </si>
   <si>
     <t>FLS-220001</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 32 фланц.</t>
   </si>
   <si>
     <t>10.88 руб.</t>
   </si>
   <si>
     <t>FLS-220002</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 40 фланц.</t>
   </si>
   <si>
     <t>12.07 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>FLS-220003</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 50 фланц.</t>
   </si>
   <si>
     <t>15.64 руб.</t>
   </si>
   <si>
     <t>FLS-220004</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 65 фланц.</t>
   </si>
   <si>
     <t>20.23 руб.</t>
   </si>
   <si>
     <t>FLS-220005</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 80 фланц.</t>
   </si>
@@ -2878,840 +2881,840 @@
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*10.88</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>821171</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="G24" s="2">
-        <v>0</v>
+      <c r="G24" s="2" t="s">
+        <v>72</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*12.07</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>821172</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>75</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>72</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*15.64</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>821173</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*20.23</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>821174</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*26.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821175</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*29.41</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821176</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*43.35</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>821177</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*48.79</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>821178</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*83.81</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="1">
       <c r="A32" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>821124</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*198.39</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>821125</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*264.69</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>821126</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G36" s="2">
         <v>2</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*357.68</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821127</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*9841.47</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821128</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*618.46</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>821129</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*767.21</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>821130</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*1240.49</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821131</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G41" s="2">
         <v>4</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1153.96</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821132</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1366.46</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821133</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G43" s="2">
         <v>5</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*2514.47</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>821134</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*2801.43</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>821135</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*3292.73</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>821136</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*6229.48</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>821137</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*8222.39</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>821138</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*9219.61</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>821139</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*10986.76</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>