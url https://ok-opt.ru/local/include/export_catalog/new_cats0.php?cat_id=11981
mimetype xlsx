--- v5 (2026-06-14)
+++ v6 (2026-07-29)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>прокладка резиновая Ду 40 фланц.</t>
   </si>
   <si>
     <t>12.07 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>FLS-220003</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 50 фланц.</t>
   </si>
   <si>
     <t>15.64 руб.</t>
   </si>
   <si>
     <t>FLS-220004</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 65 фланц.</t>
   </si>
   <si>
     <t>20.23 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>FLS-220005</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 80 фланц.</t>
   </si>
   <si>
     <t>26.69 руб.</t>
   </si>
   <si>
     <t>FLS-220006</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 100 фланц.</t>
   </si>
   <si>
     <t>29.41 руб.</t>
   </si>
   <si>
     <t>FLS-220007</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 125 фланц.</t>
   </si>
@@ -2437,51 +2440,51 @@
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*11.73</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821158</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*21.59</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821159</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1"/>
@@ -2947,774 +2950,774 @@
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*15.64</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>821173</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="G26" s="2">
-        <v>0</v>
+      <c r="G26" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*20.23</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>821174</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*26.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821175</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*29.41</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821176</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*43.35</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>821177</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*48.79</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>821178</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*83.81</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="1">
       <c r="A32" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>821124</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*198.39</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>821125</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*264.69</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>821126</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G36" s="2">
         <v>2</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*357.68</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821127</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*9841.47</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821128</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*618.46</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>821129</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*767.21</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>821130</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*1240.49</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821131</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G41" s="2">
         <v>4</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1153.96</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821132</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1366.46</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821133</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G43" s="2">
         <v>5</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*2514.47</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>821134</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*2801.43</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>821135</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*3292.73</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>821136</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*6229.48</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>821137</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*8222.39</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>821138</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*9219.61</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>821139</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*10986.76</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>