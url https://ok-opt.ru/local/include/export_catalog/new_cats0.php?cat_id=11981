--- v6 (2026-07-29)
+++ v7 (2026-09-13)
@@ -3280,51 +3280,51 @@
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*357.68</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821127</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G37" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*9841.47</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821128</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D38" s="1"/>