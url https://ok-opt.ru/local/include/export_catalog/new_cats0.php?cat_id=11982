--- v0 (2026-03-10)
+++ v1 (2026-05-02)
@@ -66,285 +66,285 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фланцы стальные</t>
   </si>
   <si>
     <t>Прокладки фланцевые</t>
   </si>
   <si>
     <t>Прокладки фланцевые паранитовые</t>
   </si>
   <si>
     <t>FLS-210001</t>
   </si>
   <si>
     <t>прокладка паронитовая Ду 15 фланц.</t>
   </si>
   <si>
     <t>3.74 руб.</t>
   </si>
   <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>FLS-210002</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 20 фланц.</t>
+  </si>
+  <si>
+    <t>4.59 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210003</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 25 фланц.</t>
+  </si>
+  <si>
+    <t>7.14 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210004</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 32 фланц.</t>
+  </si>
+  <si>
+    <t>9.18 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210005</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 40 фланц.</t>
+  </si>
+  <si>
+    <t>11.73 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210006</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 50 фланц.</t>
+  </si>
+  <si>
+    <t>21.59 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210007</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 65 фланц.</t>
+  </si>
+  <si>
+    <t>24.48 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210008</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 80 фланц.</t>
+  </si>
+  <si>
+    <t>34.17 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210009</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 100 фланц.</t>
+  </si>
+  <si>
+    <t>36.04 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210010</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 125 фланц.</t>
+  </si>
+  <si>
+    <t>48.96 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210011</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 150 фланц.</t>
+  </si>
+  <si>
+    <t>62.73 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210012</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 200 фланц.</t>
+  </si>
+  <si>
+    <t>103.02 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210013</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 250 фланц.</t>
+  </si>
+  <si>
+    <t>120.19 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210014</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 300 фланц.</t>
+  </si>
+  <si>
+    <t>188.87 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210015</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 350 фланц.</t>
+  </si>
+  <si>
+    <t>228.14 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210016</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 400 фланц.</t>
+  </si>
+  <si>
+    <t>217.60 руб.</t>
+  </si>
+  <si>
+    <t>FLS-210017</t>
+  </si>
+  <si>
+    <t>прокладка паронитовая Ду 500 фланц.</t>
+  </si>
+  <si>
+    <t>323.17 руб.</t>
+  </si>
+  <si>
+    <t>Прокладки фланцевые резиновые</t>
+  </si>
+  <si>
+    <t>FLS-220001</t>
+  </si>
+  <si>
+    <t>прокладка резиновая Ду 32 фланц.</t>
+  </si>
+  <si>
+    <t>10.88 руб.</t>
+  </si>
+  <si>
+    <t>FLS-220002</t>
+  </si>
+  <si>
+    <t>прокладка резиновая Ду 40 фланц.</t>
+  </si>
+  <si>
+    <t>12.07 руб.</t>
+  </si>
+  <si>
+    <t>FLS-220003</t>
+  </si>
+  <si>
+    <t>прокладка резиновая Ду 50 фланц.</t>
+  </si>
+  <si>
+    <t>15.64 руб.</t>
+  </si>
+  <si>
+    <t>FLS-220004</t>
+  </si>
+  <si>
+    <t>прокладка резиновая Ду 65 фланц.</t>
+  </si>
+  <si>
+    <t>20.23 руб.</t>
+  </si>
+  <si>
+    <t>FLS-220005</t>
+  </si>
+  <si>
+    <t>прокладка резиновая Ду 80 фланц.</t>
+  </si>
+  <si>
+    <t>26.69 руб.</t>
+  </si>
+  <si>
+    <t>FLS-220006</t>
+  </si>
+  <si>
+    <t>прокладка резиновая Ду 100 фланц.</t>
+  </si>
+  <si>
+    <t>29.41 руб.</t>
+  </si>
+  <si>
+    <t>FLS-220007</t>
+  </si>
+  <si>
+    <t>прокладка резиновая Ду 125 фланц.</t>
+  </si>
+  <si>
+    <t>43.35 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>FLS-220008</t>
+  </si>
+  <si>
+    <t>прокладка резиновая Ду 150 фланц.</t>
+  </si>
+  <si>
+    <t>48.79 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...223 lines deleted...]
-  <si>
     <t>FLS-220009</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 200 фланц.</t>
   </si>
   <si>
-    <t>82.45 руб.</t>
+    <t>83.81 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1641,905 +1641,905 @@
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>821153</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="2">
+        <v>0</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*3.74</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821154</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="F6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*4.59</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821155</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*7.14</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821156</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*9.18</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821157</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*11.73</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821158</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>2</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*21.25</f>
+        <f>J10*21.59</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821159</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*24.48</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821160</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*33.66</f>
+        <f>J12*34.17</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821161</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G13" s="2">
         <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*35.36</f>
+        <f>J13*36.04</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821162</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*48.96</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>821163</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*61.71</f>
+        <f>J15*62.73</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>821164</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*101.49</f>
+        <f>J16*103.02</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821165</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*118.15</f>
+        <f>J17*120.19</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821166</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*165.92</f>
+        <f>J18*188.87</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>821167</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*151.13</f>
+        <f>J19*228.14</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>821168</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*217.60</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>821169</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*323.17</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="2">
       <c r="A22" s="8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>821170</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*10.71</f>
+        <f>J23*10.88</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>821171</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*11.90</f>
+        <f>J24*12.07</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>821172</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*15.64</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>821173</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*20.23</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>821174</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*26.18</f>
+        <f>J27*26.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821175</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*28.90</f>
+        <f>J28*29.41</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821176</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F29" s="2" t="s">
+      <c r="G29" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="G29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*43.35</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>821177</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F30" s="2" t="s">
+      <c r="G30" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="G30" s="2" t="s">
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*48.79</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>821178</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*82.45</f>
+        <f>J31*83.81</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A22:K22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>