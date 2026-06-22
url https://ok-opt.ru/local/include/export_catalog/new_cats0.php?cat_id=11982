--- v1 (2026-05-02)
+++ v2 (2026-06-22)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -234,66 +234,72 @@
   <si>
     <t>323.17 руб.</t>
   </si>
   <si>
     <t>Прокладки фланцевые резиновые</t>
   </si>
   <si>
     <t>FLS-220001</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 32 фланц.</t>
   </si>
   <si>
     <t>10.88 руб.</t>
   </si>
   <si>
     <t>FLS-220002</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 40 фланц.</t>
   </si>
   <si>
     <t>12.07 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>FLS-220003</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 50 фланц.</t>
   </si>
   <si>
     <t>15.64 руб.</t>
   </si>
   <si>
     <t>FLS-220004</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 65 фланц.</t>
   </si>
   <si>
     <t>20.23 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>FLS-220005</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 80 фланц.</t>
   </si>
   <si>
     <t>26.69 руб.</t>
   </si>
   <si>
     <t>FLS-220006</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 100 фланц.</t>
   </si>
   <si>
     <t>29.41 руб.</t>
   </si>
   <si>
     <t>FLS-220007</t>
   </si>
   <si>
     <t>прокладка резиновая Ду 125 фланц.</t>
   </si>
@@ -1807,51 +1813,51 @@
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*11.73</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821158</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*21.59</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821159</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1"/>
@@ -2251,283 +2257,283 @@
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*10.88</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>821171</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="G24" s="2">
-        <v>0</v>
+      <c r="G24" s="2" t="s">
+        <v>72</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*12.07</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>821172</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>75</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>72</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*15.64</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>821173</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>78</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*20.23</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>821174</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*26.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821175</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*29.41</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821176</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*43.35</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>821177</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*48.79</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>821178</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*83.81</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A22:K22"/>
   </mergeCells>