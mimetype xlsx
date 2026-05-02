--- v0 (2026-03-10)
+++ v1 (2026-05-02)
@@ -60,189 +60,189 @@
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фланцы стальные</t>
   </si>
   <si>
     <t>Фланцы Ру16 ГОСТ 12820-80</t>
   </si>
   <si>
     <t>FLS-120001</t>
   </si>
   <si>
     <t>фланец Ду 15 Ру 16   (4*М12) межосевое расстояние 65 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>217.09 руб.</t>
+    <t>198.39 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FLS-120002</t>
   </si>
   <si>
     <t>фланец Ду 20 Ру 16   (4*М12) межосевое расстояние 75 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>256.53 руб.</t>
+    <t>264.69 руб.</t>
   </si>
   <si>
     <t>FLS-120003</t>
   </si>
   <si>
     <t>фланец Ду 25 Ру 16   (4*М12) межосевое расстояние 85 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>392.87 руб.</t>
+    <t>357.68 руб.</t>
   </si>
   <si>
     <t>FLS-120004</t>
   </si>
   <si>
     <t>фланец Ду 32 Ру 16   (4*М16) межосевое расстояние 100 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>8 961.04 руб.</t>
+    <t>9 841.47 руб.</t>
   </si>
   <si>
     <t>FLS-120005</t>
   </si>
   <si>
     <t>фланец Ду 40 Ру 16   (4*М16) межосевое расстояние 110 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>591.60 руб.</t>
+    <t>618.46 руб.</t>
   </si>
   <si>
     <t>FLS-120006</t>
   </si>
   <si>
     <t>фланец Ду 50 Ру 16   (4*М16) межосевое расстояние 125 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>848.64 руб.</t>
+    <t>767.21 руб.</t>
   </si>
   <si>
     <t>FLS-120007</t>
   </si>
   <si>
     <t>фланец Ду 65 Ру 16   (4*М16) межосевое расстояние 145 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
     <t>1 240.49 руб.</t>
   </si>
   <si>
     <t>FLS-120008</t>
   </si>
   <si>
     <t>фланец Ду 80 Ру 16   (4*М16) межосевое расстояние 160 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>1 157.36 руб.</t>
+    <t>1 153.96 руб.</t>
   </si>
   <si>
     <t>FLS-120009</t>
   </si>
   <si>
     <t>фланец  Ду 100 Ру 16 (8*М16) межосевое расстояние 180 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>1 636.08 руб.</t>
+    <t>1 366.46 руб.</t>
   </si>
   <si>
     <t>FLS-120010</t>
   </si>
   <si>
     <t>фланец  Ду 125 Ру 16 (8*М16) межосевое расстояние 180 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
     <t>2 514.47 руб.</t>
   </si>
   <si>
     <t>FLS-120011</t>
   </si>
   <si>
     <t>фланец  Ду 150 Ру 16 (8*М20) межосевое расстояние 240 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>2 887.28 руб.</t>
+    <t>2 801.43 руб.</t>
   </si>
   <si>
     <t>FLS-120012</t>
   </si>
   <si>
     <t>фланец  Ду 200 Ру 16 (12*М20) межосевое расстояние 295 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>3 676.93 руб.</t>
+    <t>3 292.73 руб.</t>
   </si>
   <si>
     <t>FLS-120013</t>
   </si>
   <si>
     <t>фланец  Ду 250 Ру 16 (12*М24) межосевое расстояние 355 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>7 374.94 руб.</t>
+    <t>6 229.48 руб.</t>
   </si>
   <si>
     <t>FLS-120014</t>
   </si>
   <si>
     <t>фланец  Ду 300 Ру 16 (12*М24) межосевое расстояние 410 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
     <t>8 222.39 руб.</t>
   </si>
   <si>
     <t>FLS-120015</t>
   </si>
   <si>
     <t>фланец  Ду 350 Ру 16 (16*М24) межосевое расстояние 470 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
     <t>9 219.61 руб.</t>
   </si>
   <si>
     <t>FLS-120016</t>
   </si>
   <si>
     <t>фланец  Ду 400 Ру 16 (16*М27) межосевое расстояние 525 мм ГОСТ 12820-80 (33259)</t>
   </si>
   <si>
-    <t>19 274.60 руб.</t>
+    <t>10 986.76 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1252,216 +1252,216 @@
         <v>821124</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*217.09</f>
+        <f>J5*198.39</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821125</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*256.53</f>
+        <f>J6*264.69</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821126</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
         <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*392.87</f>
+        <f>J7*357.68</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821127</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="2">
         <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*8961.04</f>
+        <f>J8*9841.47</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821128</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*591.60</f>
+        <f>J9*618.46</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821129</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*848.64</f>
+        <f>J10*767.21</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821130</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
@@ -1483,84 +1483,84 @@
         <v>821131</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G12" s="2">
         <v>4</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1157.36</f>
+        <f>J12*1153.96</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821132</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1636.08</f>
+        <f>J13*1366.46</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821133</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="2">
         <v>5</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
@@ -1582,117 +1582,117 @@
         <v>821134</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2887.28</f>
+        <f>J15*2801.43</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>821135</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3676.93</f>
+        <f>J16*3292.73</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821136</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*7374.94</f>
+        <f>J17*6229.48</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821137</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
@@ -1747,51 +1747,51 @@
         <v>821139</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*19274.60</f>
+        <f>J20*10986.76</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>