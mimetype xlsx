--- v1 (2026-03-15)
+++ v2 (2026-05-11)
@@ -17,332 +17,365 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>ПНД - Полиэтиленовые трубы и фитинги</t>
   </si>
   <si>
     <t>ПНД - Фитинги латунные для полиэтиленовых труб</t>
   </si>
   <si>
     <t>ALT-122029</t>
   </si>
   <si>
     <t>T-КДН.А.1.CN</t>
   </si>
   <si>
     <t>Адаптер скважинный TEBO 1" (2/16шт)</t>
   </si>
   <si>
-    <t>5 493.27 руб.</t>
+    <t>5 984.09 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>NAS-410013</t>
   </si>
   <si>
     <t>VER361</t>
   </si>
   <si>
     <t>Скважный адаптер 1" VIEIR (1/12шт)</t>
   </si>
   <si>
-    <t>2 824.76 руб.</t>
+    <t>2 791.53 руб.</t>
   </si>
   <si>
     <t>PND-251001</t>
   </si>
   <si>
     <t>VER362</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 (5/50шт)</t>
   </si>
   <si>
-    <t>525.09 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;500</t>
+    <t>518.91 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>PND-251002</t>
   </si>
   <si>
     <t>VER363</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 1/4 (5/40шт)</t>
   </si>
   <si>
-    <t>516.16 руб.</t>
+    <t>510.09 руб.</t>
   </si>
   <si>
     <t>PND-251003</t>
   </si>
   <si>
     <t>VER364</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 40х1 (5/40шт)</t>
   </si>
   <si>
-    <t>672.35 руб.</t>
+    <t>664.44 руб.</t>
   </si>
   <si>
     <t>PND-251004</t>
   </si>
   <si>
     <t>VER365</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 40х1 1/4 (4/36шт)</t>
   </si>
   <si>
-    <t>636.65 руб.</t>
+    <t>629.16 руб.</t>
   </si>
   <si>
     <t>VER-000373</t>
   </si>
   <si>
     <t>VER370</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней  резьбой 25х3/4 (10/100шт)</t>
   </si>
   <si>
-    <t>297.50 руб.</t>
+    <t>294.00 руб.</t>
+  </si>
+  <si>
+    <t>VER-000374</t>
+  </si>
+  <si>
+    <t>VER371</t>
+  </si>
+  <si>
+    <t>ПНД ЛАТУННАЯ муфта с внутр.  резьбой 25х3/4 (10/100шт)</t>
+  </si>
+  <si>
+    <t>330.75 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VER-000374</t>
-[...13 lines deleted...]
-  <si>
     <t>VER-000375</t>
   </si>
   <si>
     <t>VER372</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с внутр.  резьбой 32х1 (5/50шт)</t>
   </si>
   <si>
-    <t>522.11 руб.</t>
+    <t>515.97 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>VER-000376</t>
   </si>
   <si>
     <t>VER373</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта 32х32 (5/40шт)</t>
   </si>
   <si>
-    <t>761.60 руб.</t>
+    <t>752.64 руб.</t>
   </si>
   <si>
     <t>VER-000377</t>
   </si>
   <si>
     <t>VER374</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 25Х25 (5/40шт)</t>
   </si>
   <si>
-    <t>724.41 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>715.89 руб.</t>
   </si>
   <si>
     <t>VER-000378</t>
   </si>
   <si>
     <t>VER375</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32Х32 (2/25шт)</t>
   </si>
   <si>
-    <t>1 062.08 руб.</t>
+    <t>1 049.58 руб.</t>
   </si>
   <si>
     <t>VER-000379</t>
   </si>
   <si>
     <t>VER376</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ тройник 32Х32Х32 (2/16шт)</t>
   </si>
   <si>
-    <t>1 297.10 руб.</t>
+    <t>1 281.84 руб.</t>
   </si>
   <si>
     <t>VER-001007</t>
   </si>
   <si>
     <t>VER390</t>
   </si>
   <si>
     <t>Cкваженный адаптер с встроенным сливным клапаном 1" (20/1шт)</t>
   </si>
   <si>
-    <t>3 068.71 руб.</t>
+    <t>3 032.61 руб.</t>
   </si>
   <si>
     <t>VER-001277</t>
   </si>
   <si>
     <t>VER377</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 25х3/4 внутр.  резьба (5/60шт)</t>
   </si>
   <si>
-    <t>534.01 руб.</t>
+    <t>527.73 руб.</t>
   </si>
   <si>
     <t>VER-001278</t>
   </si>
   <si>
     <t>VER378</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32х1 внутр.  резьба (5/35шт)</t>
   </si>
   <si>
-    <t>800.28 руб.</t>
+    <t>790.86 руб.</t>
   </si>
   <si>
     <t>VER-001279</t>
   </si>
   <si>
     <t>VER379</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32х1 нар.  резьба (5/40шт)</t>
   </si>
   <si>
-    <t>792.84 руб.</t>
+    <t>783.51 руб.</t>
   </si>
   <si>
     <t>VER-001346</t>
   </si>
   <si>
     <t>VER382</t>
   </si>
   <si>
     <t>Угольник для трубы ПНД 32 x 1"F (40/2шт)</t>
   </si>
   <si>
-    <t>782.43 руб.</t>
+    <t>773.22 руб.</t>
   </si>
   <si>
     <t>VER-001567</t>
   </si>
   <si>
     <t>VER381</t>
   </si>
   <si>
     <t>Угольник для трубы ПНД L32x1''M (40/2шт)</t>
   </si>
   <si>
-    <t>774.99 руб.</t>
+    <t>765.87 руб.</t>
+  </si>
+  <si>
+    <t>VER-001705</t>
+  </si>
+  <si>
+    <t>VR199-3</t>
+  </si>
+  <si>
+    <t>Опорная втулка для ПНД трубы 25мм (450/10шт)</t>
+  </si>
+  <si>
+    <t>55.86 руб.</t>
+  </si>
+  <si>
+    <t>VER-001706</t>
+  </si>
+  <si>
+    <t>VR199-4</t>
+  </si>
+  <si>
+    <t>Опорная втулка для ПНД трубы 32мм (180/10шт)</t>
+  </si>
+  <si>
+    <t>97.02 руб.</t>
+  </si>
+  <si>
+    <t>VER-001707</t>
+  </si>
+  <si>
+    <t>VR199-5</t>
+  </si>
+  <si>
+    <t>Опорная втулка для ПНД трубы 40мм (110/10шт)</t>
+  </si>
+  <si>
+    <t>164.64 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -425,51 +458,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d340_40b1_11f0_a74b_047c1617b143_64c8bb1a_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62658_091f_11eb_81b8_003048fd731b_6f54f164_11fe_11ef_a5b8_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6265a_091f_11eb_81b8_003048fd731b_6f54f168_11fe_11ef_a5b8_047c1617b1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6265c_091f_11eb_81b8_003048fd731b_6f54f16c_11fe_11ef_a5b8_047c1617b1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6265e_091f_11eb_81b8_003048fd731b_6f54f170_11fe_11ef_a5b8_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62660_091f_11eb_81b8_003048fd731b_6f54f174_11fe_11ef_a5b8_047c1617b1436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd45_0ae4_11ee_a45c_047c1617b143_6f54f178_11fe_11ef_a5b8_047c1617b1437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd47_0ae4_11ee_a45c_047c1617b143_6f54f17c_11fe_11ef_a5b8_047c1617b1438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd49_0ae4_11ee_a45c_047c1617b143_6f54f180_11fe_11ef_a5b8_047c1617b1439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd4b_0ae4_11ee_a45c_047c1617b143_6f54f184_11fe_11ef_a5b8_047c1617b14310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d8b_0af9_11ee_a45c_047c1617b143_6f54f188_11fe_11ef_a5b8_047c1617b14311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d8d_0af9_11ee_a45c_047c1617b143_6f54f18c_11fe_11ef_a5b8_047c1617b14312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d8f_0af9_11ee_a45c_047c1617b143_6f54f190_11fe_11ef_a5b8_047c1617b14313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113671_37d2_11ef_a5e9_047c1617b143_a26f3403_7c1e_11f0_a7a3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847264_afd7_11ef_a68d_047c1617b143_d92286b0_f1db_11ef_a6e1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847266_afd7_11ef_a68d_047c1617b143_d92286b3_f1db_11ef_a6e1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847268_afd7_11ef_a68d_047c1617b143_d92286b6_f1db_11ef_a6e1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2e87a_ee99_11ef_a6dd_047c1617b143_a26f3404_7c1e_11f0_a7a3_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42da_245f_11f0_a725_047c1617b143_5ed79402_34e6_11f0_a73b_047c1617b14319.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d340_40b1_11f0_a74b_047c1617b143_64c8bb1a_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62658_091f_11eb_81b8_003048fd731b_6f54f164_11fe_11ef_a5b8_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6265a_091f_11eb_81b8_003048fd731b_6f54f168_11fe_11ef_a5b8_047c1617b1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6265c_091f_11eb_81b8_003048fd731b_6f54f16c_11fe_11ef_a5b8_047c1617b1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6265e_091f_11eb_81b8_003048fd731b_6f54f170_11fe_11ef_a5b8_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62660_091f_11eb_81b8_003048fd731b_6f54f174_11fe_11ef_a5b8_047c1617b1436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd45_0ae4_11ee_a45c_047c1617b143_6f54f178_11fe_11ef_a5b8_047c1617b1437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd47_0ae4_11ee_a45c_047c1617b143_6f54f17c_11fe_11ef_a5b8_047c1617b1438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd49_0ae4_11ee_a45c_047c1617b143_6f54f180_11fe_11ef_a5b8_047c1617b1439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd4b_0ae4_11ee_a45c_047c1617b143_6f54f184_11fe_11ef_a5b8_047c1617b14310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d8b_0af9_11ee_a45c_047c1617b143_6f54f188_11fe_11ef_a5b8_047c1617b14311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d8d_0af9_11ee_a45c_047c1617b143_6f54f18c_11fe_11ef_a5b8_047c1617b14312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d8f_0af9_11ee_a45c_047c1617b143_6f54f190_11fe_11ef_a5b8_047c1617b14313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113671_37d2_11ef_a5e9_047c1617b143_a26f3403_7c1e_11f0_a7a3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847264_afd7_11ef_a68d_047c1617b143_d92286b0_f1db_11ef_a6e1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847266_afd7_11ef_a68d_047c1617b143_d92286b3_f1db_11ef_a6e1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847268_afd7_11ef_a68d_047c1617b143_d92286b6_f1db_11ef_a6e1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2e87a_ee99_11ef_a6dd_047c1617b143_a26f3404_7c1e_11f0_a7a3_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42da_245f_11f0_a725_047c1617b143_5ed79402_34e6_11f0_a73b_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1367_9712_11f0_a7c5_047c1617b143_ab7d8fab_d05b_11f0_a810_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1369_9712_11f0_a7c5_047c1617b143_ab7d8faf_d05b_11f0_a810_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb136b_9712_11f0_a7c5_047c1617b143_ab7d8fb3_d05b_11f0_a810_047c1617b14322.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1000,50 +1033,140 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1297,51 +1420,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L22"/>
+  <dimension ref="A1:L25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1349,51 +1472,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J22)</f>
+        <f>SUM(J2:J25)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1419,684 +1542,789 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*5493.27</f>
+        <f>J4*5984.09</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>829336</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2824.76</f>
+        <f>J5*2791.53</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>829337</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*525.09</f>
+        <f>J6*518.91</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>829338</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*516.16</f>
+        <f>J7*510.09</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>829339</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*672.35</f>
+        <f>J8*664.44</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>829340</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*636.65</f>
+        <f>J9*629.16</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>878105</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*297.50</f>
+        <f>J10*294.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>878106</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*334.69</f>
+        <f>J11*330.75</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>878107</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*522.11</f>
+        <f>J12*515.97</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>878108</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>16</v>
+      <c r="G13" s="2">
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*761.60</f>
+        <f>J13*752.64</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878109</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*724.41</f>
+        <f>J14*715.89</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>878110</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1062.08</f>
+        <f>J15*1049.58</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>878111</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G16" s="2">
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1297.10</f>
+        <f>J16*1281.84</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883906</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G17" s="2">
+        <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*3068.71</f>
+        <f>J17*3032.61</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885066</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*534.01</f>
+        <f>J18*527.73</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885067</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*800.28</f>
+        <f>J19*790.86</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>885068</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G20" s="2">
+        <v>9</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*792.84</f>
+        <f>J20*783.51</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885977</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*782.43</f>
+        <f>J21*773.22</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885859</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*774.99</f>
+        <f>J22*765.87</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
+    </row>
+    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1">
+        <v>955806</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="2" t="str">
+        <f>J23*55.86</f>
+        <v>0</v>
+      </c>
+      <c r="L23" s="5"/>
+    </row>
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>955807</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24" s="2" t="str">
+        <f>J24*97.02</f>
+        <v>0</v>
+      </c>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>955808</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*164.64</f>
+        <v>0</v>
+      </c>
+      <c r="L25" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">