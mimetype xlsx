--- v2 (2026-05-11)
+++ v3 (2026-07-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -97,53 +97,50 @@
   <si>
     <t>NAS-410013</t>
   </si>
   <si>
     <t>VER361</t>
   </si>
   <si>
     <t>Скважный адаптер 1" VIEIR (1/12шт)</t>
   </si>
   <si>
     <t>2 791.53 руб.</t>
   </si>
   <si>
     <t>PND-251001</t>
   </si>
   <si>
     <t>VER362</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 (5/50шт)</t>
   </si>
   <si>
     <t>518.91 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>PND-251002</t>
   </si>
   <si>
     <t>VER363</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 1/4 (5/40шт)</t>
   </si>
   <si>
     <t>510.09 руб.</t>
   </si>
   <si>
     <t>PND-251003</t>
   </si>
   <si>
     <t>VER364</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 40х1 (5/40шт)</t>
   </si>
   <si>
     <t>664.44 руб.</t>
   </si>
   <si>
     <t>PND-251004</t>
@@ -160,138 +157,138 @@
   <si>
     <t>VER-000373</t>
   </si>
   <si>
     <t>VER370</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней  резьбой 25х3/4 (10/100шт)</t>
   </si>
   <si>
     <t>294.00 руб.</t>
   </si>
   <si>
     <t>VER-000374</t>
   </si>
   <si>
     <t>VER371</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с внутр.  резьбой 25х3/4 (10/100шт)</t>
   </si>
   <si>
     <t>330.75 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VER-000375</t>
+  </si>
+  <si>
+    <t>VER372</t>
+  </si>
+  <si>
+    <t>ПНД ЛАТУННАЯ муфта с внутр.  резьбой 32х1 (5/50шт)</t>
+  </si>
+  <si>
+    <t>515.97 руб.</t>
+  </si>
+  <si>
+    <t>VER-000376</t>
+  </si>
+  <si>
+    <t>VER373</t>
+  </si>
+  <si>
+    <t>ПНД ЛАТУННАЯ муфта 32х32 (5/40шт)</t>
+  </si>
+  <si>
+    <t>752.64 руб.</t>
+  </si>
+  <si>
+    <t>VER-000377</t>
+  </si>
+  <si>
+    <t>VER374</t>
+  </si>
+  <si>
+    <t>ПНД ЛАТУННЫЙ угольник 25Х25 (5/40шт)</t>
+  </si>
+  <si>
+    <t>715.89 руб.</t>
+  </si>
+  <si>
+    <t>VER-000378</t>
+  </si>
+  <si>
+    <t>VER375</t>
+  </si>
+  <si>
+    <t>ПНД ЛАТУННЫЙ угольник 32Х32 (2/25шт)</t>
+  </si>
+  <si>
+    <t>1 049.58 руб.</t>
+  </si>
+  <si>
+    <t>VER-000379</t>
+  </si>
+  <si>
+    <t>VER376</t>
+  </si>
+  <si>
+    <t>ПНД ЛАТУННЫЙ тройник 32Х32Х32 (2/16шт)</t>
+  </si>
+  <si>
+    <t>1 281.84 руб.</t>
+  </si>
+  <si>
+    <t>VER-001007</t>
+  </si>
+  <si>
+    <t>VER390</t>
+  </si>
+  <si>
+    <t>Cкваженный адаптер с встроенным сливным клапаном 1" (20/1шт)</t>
+  </si>
+  <si>
+    <t>3 032.61 руб.</t>
+  </si>
+  <si>
+    <t>VER-001277</t>
+  </si>
+  <si>
+    <t>VER377</t>
+  </si>
+  <si>
+    <t>ПНД ЛАТУННЫЙ угольник 25х3/4 внутр.  резьба (5/60шт)</t>
+  </si>
+  <si>
+    <t>527.73 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...85 lines deleted...]
-    <t>527.73 руб.</t>
   </si>
   <si>
     <t>VER-001278</t>
   </si>
   <si>
     <t>VER378</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32х1 внутр.  резьба (5/35шт)</t>
   </si>
   <si>
     <t>790.86 руб.</t>
   </si>
   <si>
     <t>VER-001279</t>
   </si>
   <si>
     <t>VER379</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32х1 нар.  резьба (5/40шт)</t>
   </si>
   <si>
     <t>783.51 руб.</t>
   </si>
@@ -1564,752 +1561,752 @@
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*5984.09</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>829336</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>16</v>
+      <c r="G5" s="2">
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2791.53</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>829337</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>26</v>
+      <c r="G6" s="2">
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*518.91</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>829338</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*510.09</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>829339</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*664.44</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>829340</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*629.16</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>878105</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*294.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>878106</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*330.75</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>878107</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*515.97</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>878108</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="F13" s="2" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*752.64</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878109</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*715.89</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>878110</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="F15" s="2" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1049.58</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>878111</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="F16" s="2" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1281.84</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883906</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*3032.61</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885066</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="F18" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="G18" s="2" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*527.73</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885067</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*790.86</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>885068</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*783.51</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885977</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*773.22</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885859</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*765.87</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>955806</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*55.86</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>955807</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*97.02</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>955808</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G25" s="2">
+        <v>2</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*164.64</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>