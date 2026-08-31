--- v3 (2026-07-11)
+++ v4 (2026-08-31)
@@ -17,362 +17,365 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>ПНД - Полиэтиленовые трубы и фитинги</t>
   </si>
   <si>
     <t>ПНД - Фитинги латунные для полиэтиленовых труб</t>
   </si>
   <si>
     <t>ALT-122029</t>
   </si>
   <si>
     <t>T-КДН.А.1.CN</t>
   </si>
   <si>
     <t>Адаптер скважинный TEBO 1" (2/16шт)</t>
   </si>
   <si>
-    <t>5 984.09 руб.</t>
+    <t>6 686.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>NAS-410013</t>
   </si>
   <si>
     <t>VER361</t>
   </si>
   <si>
     <t>Скважный адаптер 1" VIEIR (1/12шт)</t>
   </si>
   <si>
-    <t>2 791.53 руб.</t>
+    <t>3 046.73 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>PND-251001</t>
   </si>
   <si>
     <t>VER362</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 (5/50шт)</t>
   </si>
   <si>
-    <t>518.91 руб.</t>
+    <t>564.68 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>PND-251002</t>
   </si>
   <si>
     <t>VER363</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 1/4 (5/40шт)</t>
   </si>
   <si>
-    <t>510.09 руб.</t>
+    <t>556.81 руб.</t>
   </si>
   <si>
     <t>PND-251003</t>
   </si>
   <si>
     <t>VER364</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 40х1 (5/40шт)</t>
   </si>
   <si>
-    <t>664.44 руб.</t>
+    <t>725.11 руб.</t>
   </si>
   <si>
     <t>PND-251004</t>
   </si>
   <si>
     <t>VER365</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 40х1 1/4 (4/36шт)</t>
   </si>
   <si>
-    <t>629.16 руб.</t>
+    <t>687.36 руб.</t>
   </si>
   <si>
     <t>VER-000373</t>
   </si>
   <si>
     <t>VER370</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней  резьбой 25х3/4 (10/100шт)</t>
   </si>
   <si>
-    <t>294.00 руб.</t>
+    <t>320.87 руб.</t>
   </si>
   <si>
     <t>VER-000374</t>
   </si>
   <si>
     <t>VER371</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с внутр.  резьбой 25х3/4 (10/100шт)</t>
   </si>
   <si>
-    <t>330.75 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>361.77 руб.</t>
   </si>
   <si>
     <t>VER-000375</t>
   </si>
   <si>
     <t>VER372</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с внутр.  резьбой 32х1 (5/50шт)</t>
   </si>
   <si>
-    <t>515.97 руб.</t>
+    <t>563.10 руб.</t>
   </si>
   <si>
     <t>VER-000376</t>
   </si>
   <si>
     <t>VER373</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта 32х32 (5/40шт)</t>
   </si>
   <si>
-    <t>752.64 руб.</t>
+    <t>821.06 руб.</t>
   </si>
   <si>
     <t>VER-000377</t>
   </si>
   <si>
     <t>VER374</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 25Х25 (5/40шт)</t>
   </si>
   <si>
-    <t>715.89 руб.</t>
+    <t>781.74 руб.</t>
   </si>
   <si>
     <t>VER-000378</t>
   </si>
   <si>
     <t>VER375</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32Х32 (2/25шт)</t>
   </si>
   <si>
-    <t>1 049.58 руб.</t>
+    <t>1 145.08 руб.</t>
   </si>
   <si>
     <t>VER-000379</t>
   </si>
   <si>
     <t>VER376</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ тройник 32Х32Х32 (2/16шт)</t>
   </si>
   <si>
-    <t>1 281.84 руб.</t>
+    <t>1 398.32 руб.</t>
   </si>
   <si>
     <t>VER-001007</t>
   </si>
   <si>
     <t>VER390</t>
   </si>
   <si>
     <t>Cкваженный адаптер с встроенным сливным клапаном 1" (20/1шт)</t>
   </si>
   <si>
-    <t>3 032.61 руб.</t>
+    <t>3 309.41 руб.</t>
   </si>
   <si>
     <t>VER-001277</t>
   </si>
   <si>
     <t>VER377</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 25х3/4 внутр.  резьба (5/60шт)</t>
   </si>
   <si>
-    <t>527.73 руб.</t>
+    <t>577.26 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VER-001278</t>
   </si>
   <si>
     <t>VER378</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32х1 внутр.  резьба (5/35шт)</t>
   </si>
   <si>
-    <t>790.86 руб.</t>
+    <t>861.96 руб.</t>
   </si>
   <si>
     <t>VER-001279</t>
   </si>
   <si>
     <t>VER379</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32х1 нар.  резьба (5/40шт)</t>
   </si>
   <si>
-    <t>783.51 руб.</t>
+    <t>854.09 руб.</t>
   </si>
   <si>
     <t>VER-001346</t>
   </si>
   <si>
     <t>VER382</t>
   </si>
   <si>
     <t>Угольник для трубы ПНД 32 x 1"F (40/2шт)</t>
   </si>
   <si>
-    <t>773.22 руб.</t>
+    <t>843.08 руб.</t>
   </si>
   <si>
     <t>VER-001567</t>
   </si>
   <si>
     <t>VER381</t>
   </si>
   <si>
     <t>Угольник для трубы ПНД L32x1''M (40/2шт)</t>
   </si>
   <si>
-    <t>765.87 руб.</t>
+    <t>835.22 руб.</t>
   </si>
   <si>
     <t>VER-001705</t>
   </si>
   <si>
     <t>VR199-3</t>
   </si>
   <si>
     <t>Опорная втулка для ПНД трубы 25мм (450/10шт)</t>
   </si>
   <si>
-    <t>55.86 руб.</t>
+    <t>61.34 руб.</t>
   </si>
   <si>
     <t>VER-001706</t>
   </si>
   <si>
     <t>VR199-4</t>
   </si>
   <si>
     <t>Опорная втулка для ПНД трубы 32мм (180/10шт)</t>
   </si>
   <si>
-    <t>97.02 руб.</t>
+    <t>106.96 руб.</t>
   </si>
   <si>
     <t>VER-001707</t>
   </si>
   <si>
     <t>VR199-5</t>
   </si>
   <si>
     <t>Опорная втулка для ПНД трубы 40мм (110/10шт)</t>
   </si>
   <si>
-    <t>164.64 руб.</t>
+    <t>179.31 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1539,786 +1542,786 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*5984.09</f>
+        <f>J4*6686.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>829336</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="2">
-        <v>0</v>
+      <c r="G5" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2791.53</f>
+        <f>J5*3046.73</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>829337</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*518.91</f>
+        <f>J6*564.68</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>829338</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G7" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*510.09</f>
+        <f>J7*556.81</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>829339</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*664.44</f>
+        <f>J8*725.11</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>829340</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*629.16</f>
+        <f>J9*687.36</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>878105</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>43</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*294.00</f>
+        <f>J10*320.87</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>878106</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*330.75</f>
+        <f>J11*361.77</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>878107</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>51</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*515.97</f>
+        <f>J12*563.10</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>878108</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*752.64</f>
+        <f>J13*821.06</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878109</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*715.89</f>
+        <f>J14*781.74</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>878110</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1049.58</f>
+        <f>J15*1145.08</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>878111</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1281.84</f>
+        <f>J16*1398.32</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883906</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*3032.61</f>
+        <f>J17*3309.41</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885066</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*527.73</f>
+        <f>J18*577.26</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885067</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>80</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*790.86</f>
+        <f>J19*861.96</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>885068</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*783.51</f>
+        <f>J20*854.09</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885977</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*773.22</f>
+        <f>J21*843.08</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885859</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>92</v>
+      </c>
+      <c r="G22" s="2">
+        <v>6</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*765.87</f>
+        <f>J22*835.22</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>955806</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>96</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*55.86</f>
+        <f>J23*61.34</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>955807</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>100</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*97.02</f>
+        <f>J24*106.96</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>955808</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>104</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*164.64</f>
+        <f>J25*179.31</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>