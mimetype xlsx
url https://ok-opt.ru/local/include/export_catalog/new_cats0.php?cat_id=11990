--- v4 (2026-08-31)
+++ v5 (2026-11-05)
@@ -82,300 +82,300 @@
   <si>
     <t>T-КДН.А.1.CN</t>
   </si>
   <si>
     <t>Адаптер скважинный TEBO 1" (2/16шт)</t>
   </si>
   <si>
     <t>6 686.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>NAS-410013</t>
   </si>
   <si>
     <t>VER361</t>
   </si>
   <si>
     <t>Скважный адаптер 1" VIEIR (1/12шт)</t>
   </si>
   <si>
-    <t>3 046.73 руб.</t>
+    <t>2 982.98 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>PND-251001</t>
   </si>
   <si>
     <t>VER362</t>
   </si>
   <si>
-    <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 (5/50шт)</t>
-[...2 lines deleted...]
-    <t>564.68 руб.</t>
+    <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 (5/60шт)</t>
+  </si>
+  <si>
+    <t>552.86 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>PND-251002</t>
   </si>
   <si>
     <t>VER363</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 32х1 1/4 (5/40шт)</t>
   </si>
   <si>
-    <t>556.81 руб.</t>
+    <t>545.16 руб.</t>
   </si>
   <si>
     <t>PND-251003</t>
   </si>
   <si>
     <t>VER364</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 40х1 (5/40шт)</t>
   </si>
   <si>
-    <t>725.11 руб.</t>
+    <t>709.94 руб.</t>
   </si>
   <si>
     <t>PND-251004</t>
   </si>
   <si>
     <t>VER365</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней резьбой 40х1 1/4 (4/36шт)</t>
   </si>
   <si>
-    <t>687.36 руб.</t>
+    <t>672.98 руб.</t>
   </si>
   <si>
     <t>VER-000373</t>
   </si>
   <si>
     <t>VER370</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с наружней  резьбой 25х3/4 (10/100шт)</t>
   </si>
   <si>
-    <t>320.87 руб.</t>
+    <t>314.16 руб.</t>
   </si>
   <si>
     <t>VER-000374</t>
   </si>
   <si>
     <t>VER371</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с внутр.  резьбой 25х3/4 (10/100шт)</t>
   </si>
   <si>
-    <t>361.77 руб.</t>
+    <t>354.20 руб.</t>
   </si>
   <si>
     <t>VER-000375</t>
   </si>
   <si>
     <t>VER372</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта с внутр.  резьбой 32х1 (5/50шт)</t>
   </si>
   <si>
-    <t>563.10 руб.</t>
+    <t>551.32 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VER-000376</t>
   </si>
   <si>
     <t>VER373</t>
   </si>
   <si>
     <t>ПНД ЛАТУННАЯ муфта 32х32 (5/40шт)</t>
   </si>
   <si>
-    <t>821.06 руб.</t>
+    <t>803.88 руб.</t>
   </si>
   <si>
     <t>VER-000377</t>
   </si>
   <si>
     <t>VER374</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 25Х25 (5/40шт)</t>
   </si>
   <si>
-    <t>781.74 руб.</t>
+    <t>765.38 руб.</t>
   </si>
   <si>
     <t>VER-000378</t>
   </si>
   <si>
     <t>VER375</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32Х32 (2/25шт)</t>
   </si>
   <si>
-    <t>1 145.08 руб.</t>
+    <t>1 121.12 руб.</t>
   </si>
   <si>
     <t>VER-000379</t>
   </si>
   <si>
     <t>VER376</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ тройник 32Х32Х32 (2/16шт)</t>
   </si>
   <si>
-    <t>1 398.32 руб.</t>
+    <t>1 369.06 руб.</t>
   </si>
   <si>
     <t>VER-001007</t>
   </si>
   <si>
     <t>VER390</t>
   </si>
   <si>
     <t>Cкваженный адаптер с встроенным сливным клапаном 1" (20/1шт)</t>
   </si>
   <si>
-    <t>3 309.41 руб.</t>
+    <t>3 240.16 руб.</t>
   </si>
   <si>
     <t>VER-001277</t>
   </si>
   <si>
     <t>VER377</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 25х3/4 внутр.  резьба (5/60шт)</t>
   </si>
   <si>
-    <t>577.26 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>565.18 руб.</t>
   </si>
   <si>
     <t>VER-001278</t>
   </si>
   <si>
     <t>VER378</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32х1 внутр.  резьба (5/35шт)</t>
   </si>
   <si>
-    <t>861.96 руб.</t>
+    <t>843.92 руб.</t>
   </si>
   <si>
     <t>VER-001279</t>
   </si>
   <si>
     <t>VER379</t>
   </si>
   <si>
     <t>ПНД ЛАТУННЫЙ угольник 32х1 нар.  резьба (5/40шт)</t>
   </si>
   <si>
-    <t>854.09 руб.</t>
+    <t>836.22 руб.</t>
   </si>
   <si>
     <t>VER-001346</t>
   </si>
   <si>
     <t>VER382</t>
   </si>
   <si>
     <t>Угольник для трубы ПНД 32 x 1"F (40/2шт)</t>
   </si>
   <si>
-    <t>843.08 руб.</t>
+    <t>825.44 руб.</t>
   </si>
   <si>
     <t>VER-001567</t>
   </si>
   <si>
     <t>VER381</t>
   </si>
   <si>
     <t>Угольник для трубы ПНД L32x1''M (40/2шт)</t>
   </si>
   <si>
-    <t>835.22 руб.</t>
+    <t>817.74 руб.</t>
   </si>
   <si>
     <t>VER-001705</t>
   </si>
   <si>
     <t>VR199-3</t>
   </si>
   <si>
     <t>Опорная втулка для ПНД трубы 25мм (450/10шт)</t>
   </si>
   <si>
-    <t>61.34 руб.</t>
+    <t>60.06 руб.</t>
   </si>
   <si>
     <t>VER-001706</t>
   </si>
   <si>
     <t>VR199-4</t>
   </si>
   <si>
     <t>Опорная втулка для ПНД трубы 32мм (180/10шт)</t>
   </si>
   <si>
-    <t>106.96 руб.</t>
+    <t>104.72 руб.</t>
   </si>
   <si>
     <t>VER-001707</t>
   </si>
   <si>
     <t>VR199-5</t>
   </si>
   <si>
     <t>Опорная втулка для ПНД трубы 40мм (110/10шт)</t>
   </si>
   <si>
-    <t>179.31 руб.</t>
+    <t>175.56 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1577,751 +1577,751 @@
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*3046.73</f>
+        <f>J5*2982.98</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>829337</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*564.68</f>
+        <f>J6*552.86</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>829338</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G7" s="2">
-        <v>6</v>
+      <c r="G7" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*556.81</f>
+        <f>J7*545.16</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>829339</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="G8" s="2">
-        <v>3</v>
+      <c r="G8" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*725.11</f>
+        <f>J8*709.94</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>829340</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G9" s="2">
-        <v>10</v>
+      <c r="G9" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*687.36</f>
+        <f>J9*672.98</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>878105</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*320.87</f>
+        <f>J10*314.16</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>878106</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*361.77</f>
+        <f>J11*354.20</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>878107</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*563.10</f>
+        <f>J12*551.32</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>878108</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G13" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*821.06</f>
+        <f>J13*803.88</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878109</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*781.74</f>
+        <f>J14*765.38</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>878110</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1145.08</f>
+        <f>J15*1121.12</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>878111</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>68</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1398.32</f>
+        <f>J16*1369.06</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883906</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>72</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*3309.41</f>
+        <f>J17*3240.16</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885066</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*577.26</f>
+        <f>J18*565.18</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885067</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*861.96</f>
+        <f>J19*843.92</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>885068</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="G20" s="2">
-        <v>0</v>
+      <c r="G20" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*854.09</f>
+        <f>J20*836.22</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885977</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*843.08</f>
+        <f>J21*825.44</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885859</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="G22" s="2">
-        <v>6</v>
+      <c r="G22" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*835.22</f>
+        <f>J22*817.74</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>955806</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*61.34</f>
+        <f>J23*60.06</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>955807</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*106.96</f>
+        <f>J24*104.72</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>955808</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*179.31</f>
+        <f>J25*175.56</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>