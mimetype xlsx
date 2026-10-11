--- v2 (2026-08-12)
+++ v3 (2026-10-11)
@@ -99,117 +99,117 @@
   <si>
     <t>VLC-611024</t>
   </si>
   <si>
     <t>VT.022.N.E04100</t>
   </si>
   <si>
     <t>Инжекторный узел для подкл. рад. 1/2"х100% (5 /40шт)</t>
   </si>
   <si>
     <t>3 389.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-611025</t>
   </si>
   <si>
     <t>VT.345R.N.05</t>
   </si>
   <si>
     <t>Кран для нижнего подкл. рад. (25 /150шт)</t>
   </si>
   <si>
-    <t>621.00 руб.</t>
+    <t>654.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-611026</t>
   </si>
   <si>
     <t>VT.345K.N.E04</t>
   </si>
   <si>
     <t>Узел для нижнего подкл. рад. (комплект) (9 /54шт)</t>
   </si>
   <si>
-    <t>1 328.00 руб.</t>
+    <t>1 399.00 руб.</t>
   </si>
   <si>
     <t>VLC-611027</t>
   </si>
   <si>
     <t>VT.345.NA.05</t>
   </si>
   <si>
     <t>Узел нижнего подключения радиатора, угловой (1 /40шт)</t>
   </si>
   <si>
-    <t>931.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-611028</t>
   </si>
   <si>
     <t>VT.345.KNA.E04</t>
   </si>
   <si>
     <t>Узел угловой для нижн. Подкл. Рад. (c компл. адаптеров 1/2"), 3/4хЕвроконус</t>
   </si>
   <si>
     <t>1 580.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>VLC-611029</t>
   </si>
   <si>
     <t>VT.AVK01.N.E04</t>
   </si>
   <si>
     <t>Адаптер для узла нижнего подкл. рад., Евроконус х 1/2" (10 /400шт)</t>
   </si>
   <si>
-    <t>153.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;100</t>
+    <t>162.00 руб.</t>
   </si>
   <si>
     <t>VLC-901137</t>
   </si>
   <si>
     <t>VT.345.NE.05</t>
   </si>
   <si>
     <t>Узел для нижнего подключения радиатора (без адаптеров) 3/4" Евроконус</t>
   </si>
   <si>
-    <t>1 003.00 руб.</t>
+    <t>1 056.00 руб.</t>
   </si>
   <si>
     <t>VLC-901138</t>
   </si>
   <si>
     <t>VT.345.ANE.05</t>
   </si>
   <si>
     <t>Узел угловой для нижнего подключения радиатора (без адаптеров) 3/4" Евроконус</t>
   </si>
   <si>
     <t>1 282.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1046,273 +1046,273 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*3524.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819029</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3389.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819030</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*621.00</f>
+        <f>J7*654.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819031</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>17</v>
+      <c r="G8" s="2">
+        <v>5</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1328.00</f>
+        <f>J8*1399.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819032</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*931.00</f>
+        <f>J9*0.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819033</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1580.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819034</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*153.00</f>
+        <f>J11*162.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>956463</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
-      <c r="H12" s="2" t="s">
-        <v>23</v>
+      <c r="H12" s="2">
+        <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1003.00</f>
+        <f>J12*1056.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>956464</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2" t="s">