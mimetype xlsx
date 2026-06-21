--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -1248,51 +1248,51 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*655.62</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827059</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*260.19</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>832482</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -1318,86 +1318,86 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*161.70</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825197</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*920.22</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825198</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1178.94</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825199</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -1422,52 +1422,52 @@
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1262.73</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825200</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G11" s="2">
-        <v>6</v>
+      <c r="G11" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1593.48</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879954</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
@@ -1563,51 +1563,51 @@
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*164.64</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>884655</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1916.88</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885825</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -1633,51 +1633,51 @@
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2820.93</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885826</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2820.93</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885827</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">