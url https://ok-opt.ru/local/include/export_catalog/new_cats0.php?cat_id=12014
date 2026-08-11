--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -67,195 +67,195 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Арматура регулирующая для радиаторов</t>
   </si>
   <si>
     <t>Узлы нижнего подключения</t>
   </si>
   <si>
     <t>Узлы нижнего подключения VIEIR (термостатические)</t>
   </si>
   <si>
     <t>RAR-120018</t>
   </si>
   <si>
     <t>VR349</t>
   </si>
   <si>
     <t>Клапан ОСЕВОЙ термостатич. (M30X1,5) 3/4"ЕВРОКОНУС х1/2" ViEiR (комплект + VR350+VR318A) (60/1шт)</t>
   </si>
   <si>
-    <t>655.62 руб.</t>
+    <t>686.96 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>RAR-120022</t>
   </si>
   <si>
     <t>VR318A</t>
   </si>
   <si>
     <t>Трубка из нерж. стали D=15 мм, L=600мм (1 /50шт)</t>
   </si>
   <si>
-    <t>260.19 руб.</t>
+    <t>267.24 руб.</t>
   </si>
   <si>
     <t>RAR-120023</t>
   </si>
   <si>
     <t>VR320A</t>
   </si>
   <si>
     <t>Трубка нержавеющая  ф12*450мм  ViEiR (1шт)</t>
   </si>
   <si>
-    <t>161.70 руб.</t>
+    <t>166.08 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>RAR-210018</t>
   </si>
   <si>
     <t>VR321A</t>
   </si>
   <si>
     <t>Клапан термостатич. (M30X1,5) осевой для рад. с воздух. и доп. упл. (компл VR318+VR318A) (1/50шт)</t>
   </si>
   <si>
-    <t>920.22 руб.</t>
+    <t>964.77 руб.</t>
   </si>
   <si>
     <t>RAR-210019</t>
   </si>
   <si>
     <t>VR318</t>
   </si>
   <si>
     <t>Узел ниж подключ рад 4-х ход 1 и 2 труб система, вращение 360* ViEiR (компл VR321A+VR318A) (50/1шт)</t>
   </si>
   <si>
-    <t>1 178.94 руб.</t>
+    <t>1 235.02 руб.</t>
   </si>
   <si>
     <t>RAR-210021</t>
   </si>
   <si>
     <t>VR350</t>
   </si>
   <si>
     <t>Узел ниж подключ 4-х ходовой двухтруб система 100%  ViEiR (исполь с VR 349 + VR318A (50/1шт)</t>
   </si>
   <si>
-    <t>1 262.73 руб.</t>
+    <t>1 322.59 руб.</t>
   </si>
   <si>
     <t>RAR-210022</t>
   </si>
   <si>
     <t>VR320</t>
   </si>
   <si>
     <t>Узел термост для одноточеч ниж подключ рад (M30X1,5) 1 и 2 труб система (исполь с VR320A) (30/1шт)</t>
   </si>
   <si>
-    <t>1 593.48 руб.</t>
+    <t>1 636.63 руб.</t>
   </si>
   <si>
     <t>VER-000537</t>
   </si>
   <si>
     <t>VR339</t>
   </si>
   <si>
     <t>Термостатический узел одноточечный нижней установки радиатора 1/2" "ViEiR" (60/1шт)</t>
   </si>
   <si>
-    <t>1 765.47 руб.</t>
+    <t>1 849.52 руб.</t>
   </si>
   <si>
     <t>VER-000673</t>
   </si>
   <si>
     <t>VR1620-A</t>
   </si>
   <si>
     <t>Евроконус для узла ручной регулировки 16x2.2" (240/60шт)</t>
   </si>
   <si>
-    <t>151.41 руб.</t>
+    <t>158.53 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VER-000674</t>
   </si>
   <si>
     <t>VR1620-B</t>
   </si>
   <si>
     <t>Евроконус для узла ручной регулировки 16x2.0" (240/60шт)</t>
   </si>
   <si>
-    <t>164.64 руб.</t>
+    <t>172.12 руб.</t>
   </si>
   <si>
     <t>VER-000930</t>
   </si>
   <si>
     <t>VR349/VR350</t>
   </si>
   <si>
     <t>Комплект термостатический для подключения радиаторов 1/2"x3/4" (25/1пар)</t>
   </si>
   <si>
-    <t>1 916.88 руб.</t>
+    <t>2 009.56 руб.</t>
   </si>
   <si>
     <t>VER-001515</t>
   </si>
   <si>
     <t>VR353-2C</t>
   </si>
   <si>
     <t>Универсальный комплект для нижнего подключения G1/2" ЧЕРНЫЙ (24/1шт)</t>
   </si>
   <si>
-    <t>2 820.93 руб.</t>
+    <t>2 954.70 руб.</t>
   </si>
   <si>
     <t>VER-001516</t>
   </si>
   <si>
     <t>VR353-2F</t>
   </si>
   <si>
     <t>Универсальный комплект для нижнего подключения G1/2" БЕЛЫЙ (24/1шт)</t>
   </si>
   <si>
     <t>VER-001517</t>
   </si>
   <si>
     <t>VR353-2G</t>
   </si>
   <si>
     <t>Универсальный комплект для нижнего подключения G1/2" СЕРЫЙ (24/1шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1225,506 +1225,506 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*655.62</f>
+        <f>J5*686.96</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827059</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>9</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*260.19</f>
+        <f>J6*267.24</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>832482</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*161.70</f>
+        <f>J7*166.08</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825197</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>7</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*920.22</f>
+        <f>J8*964.77</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825198</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>4</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1178.94</f>
+        <f>J9*1235.02</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825199</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1262.73</f>
+        <f>J10*1322.59</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825200</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1593.48</f>
+        <f>J11*1636.63</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879954</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1765.47</f>
+        <f>J12*1849.52</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>884611</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*151.41</f>
+        <f>J13*158.53</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>884612</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*164.64</f>
+        <f>J14*172.12</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>884655</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1916.88</f>
+        <f>J15*2009.56</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885825</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>7</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2820.93</f>
+        <f>J16*2954.70</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885826</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2820.93</f>
+        <f>J17*2954.70</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885827</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2820.93</f>
+        <f>J18*2954.70</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>