--- v4 (2026-08-11)
+++ v5 (2026-10-14)
@@ -63,147 +63,147 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Комплектующие</t>
   </si>
   <si>
     <t>KIO-700001</t>
   </si>
   <si>
     <t>VRQ22</t>
   </si>
   <si>
     <t>Набор кранов для подкючения газового котла 1/2-3/4 "ViEiR" (16/1шт)</t>
   </si>
   <si>
-    <t>3 015.09 руб.</t>
+    <t>3 077.51 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SOS-110014</t>
   </si>
   <si>
     <t>BL12</t>
   </si>
   <si>
     <t>Группа безопасности бойлера 1/2"x3/4" 7 бар  (200/10шт)</t>
   </si>
   <si>
-    <t>1 417.71 руб.</t>
+    <t>1 447.06 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>TRX-100100</t>
   </si>
   <si>
     <t>fugas (фугас)</t>
   </si>
   <si>
     <t>Комплект трехход клапана dLine U 3/4 с электроприводом для подключ котла к бойлеру кос нагрева 2°С-9</t>
   </si>
   <si>
     <t>5 966.04 руб.</t>
   </si>
   <si>
     <t>VER-000356</t>
   </si>
   <si>
     <t>VRKT-1</t>
   </si>
   <si>
     <t>Выносной температурный датчик бойлера ГВС для котла, сопротивление-50 кОм (1шт)</t>
   </si>
   <si>
-    <t>250.63 руб.</t>
+    <t>255.82 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>VER-000357</t>
   </si>
   <si>
     <t>VRKT-2</t>
   </si>
   <si>
     <t>Выносной температурный датчик для котла (1пара)</t>
   </si>
   <si>
-    <t>454.45 руб.</t>
+    <t>463.86 руб.</t>
   </si>
   <si>
     <t>пар</t>
   </si>
   <si>
     <t>VER-000358</t>
   </si>
   <si>
     <t>VRKT-3</t>
   </si>
   <si>
     <t>Трехходовой клапан 3/4” с электропривод и датчиком для подключ котла к бойлеру кос нагрева (FUGAS)</t>
   </si>
   <si>
-    <t>5 670.84 руб.</t>
+    <t>5 788.24 руб.</t>
   </si>
   <si>
     <t>VER-001242</t>
   </si>
   <si>
     <t>VR155</t>
   </si>
   <si>
     <t>Ответный тройник для трёхходового клапана VRKT-3, 3/4"(40/10шт)</t>
   </si>
   <si>
-    <t>831.91 руб.</t>
+    <t>849.13 руб.</t>
   </si>
   <si>
     <t>VER-001318</t>
   </si>
   <si>
     <t>VRDN1-112</t>
   </si>
   <si>
     <t>Магнитный уловитель для гидрострелки 3/4" (120/5шт)</t>
   </si>
   <si>
-    <t>632.61 руб.</t>
+    <t>645.71 руб.</t>
   </si>
   <si>
     <t>VLC-1142002</t>
   </si>
   <si>
     <t>VT.461.N.04</t>
   </si>
   <si>
     <t>Группа безопасности бойлера (группа 1/2 + сифон) (1 /8шт)</t>
   </si>
   <si>
     <t>3 361.00 руб.</t>
   </si>
   <si>
     <t>VLC-1142003</t>
   </si>
   <si>
     <t>VT.461.N.05</t>
   </si>
   <si>
     <t>Группа безопасности бойлера (группа 3/4 + сифон + переходник 3/4*1/2) (1 /8шт)</t>
   </si>
   <si>
     <t>4 082.00 руб.</t>
   </si>
@@ -1118,296 +1118,296 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*3015.09</f>
+        <f>J4*3077.51</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824109</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1417.71</f>
+        <f>J5*1447.06</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873796</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*5966.04</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>878097</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*250.63</f>
+        <f>J7*255.82</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>878098</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*454.45</f>
+        <f>J8*463.86</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>878099</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>21</v>
+      <c r="G9" s="2">
+        <v>8</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5670.84</f>
+        <f>J9*5788.24</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885047</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="2">
         <v>9</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*831.91</f>
+        <f>J10*849.13</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885106</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="2">
         <v>9</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*632.61</f>
+        <f>J11*645.71</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821359</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">