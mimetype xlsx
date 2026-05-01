--- v1 (2026-03-12)
+++ v2 (2026-05-01)
@@ -63,147 +63,147 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Комплектующие</t>
   </si>
   <si>
     <t>KIO-700001</t>
   </si>
   <si>
     <t>VRQ22</t>
   </si>
   <si>
     <t>Набор кранов для подкючения газового котла 1/2-3/4 "ViEiR" (16/1шт)</t>
   </si>
   <si>
-    <t>2 912.53 руб.</t>
+    <t>2 878.26 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SOS-110014</t>
   </si>
   <si>
     <t>BL12</t>
   </si>
   <si>
     <t>Группа безопасности бойлера 1/2"x3/4" 7 бар  (200/10шт)</t>
   </si>
   <si>
-    <t>1 368.50 руб.</t>
+    <t>1 352.40 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>TRX-100100</t>
   </si>
   <si>
     <t>fugas (фугас)</t>
   </si>
   <si>
     <t>Комплект трехход клапана dLine U 3/4 с электроприводом для подключ котла к бойлеру кос нагрева 2°С-9</t>
   </si>
   <si>
     <t>5 966.04 руб.</t>
   </si>
   <si>
     <t>VER-000356</t>
   </si>
   <si>
     <t>VRKT-1</t>
   </si>
   <si>
     <t>Выносной температурный датчик бойлера ГВС для котла, сопротивление-50 кОм (1шт)</t>
   </si>
   <si>
-    <t>246.93 руб.</t>
+    <t>244.02 руб.</t>
   </si>
   <si>
     <t>VER-000357</t>
   </si>
   <si>
     <t>VRKT-2</t>
   </si>
   <si>
     <t>Выносной температурный датчик для котла (1пара)</t>
   </si>
   <si>
-    <t>447.74 руб.</t>
-[...2 lines deleted...]
-    <t>пар</t>
+    <t>442.47 руб.</t>
+  </si>
+  <si>
+    <t>пара</t>
   </si>
   <si>
     <t>VER-000358</t>
   </si>
   <si>
     <t>VRKT-3</t>
   </si>
   <si>
     <t>Трехходовой клапан 3/4” с электропривод и датчиком для подключ котла к бойлеру кос нагрева (FUGAS)</t>
   </si>
   <si>
-    <t>5 587.05 руб.</t>
+    <t>5 521.32 руб.</t>
   </si>
   <si>
     <t>VER-001242</t>
   </si>
   <si>
     <t>VR155</t>
   </si>
   <si>
     <t>Ответный тройник для трёхходового клапана VRKT-3, 3/4"(40/10шт)</t>
   </si>
   <si>
-    <t>819.61 руб.</t>
+    <t>809.97 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VER-001318</t>
   </si>
   <si>
     <t>VRDN1-112</t>
   </si>
   <si>
     <t>Магнитный уловитель для гидрострелки 3/4" (120/5шт)</t>
   </si>
   <si>
-    <t>611.36 руб.</t>
+    <t>604.17 руб.</t>
   </si>
   <si>
     <t>VLC-1142002</t>
   </si>
   <si>
     <t>VT.461.N.04</t>
   </si>
   <si>
     <t>Группа безопасности бойлера (группа 1/2 + сифон) (1 /8шт)</t>
   </si>
   <si>
     <t>3 361.00 руб.</t>
   </si>
   <si>
     <t>VLC-1142003</t>
   </si>
   <si>
     <t>VT.461.N.05</t>
   </si>
   <si>
     <t>Группа безопасности бойлера (группа 3/4 + сифон + переходник 3/4*1/2) (1 /8шт)</t>
   </si>
   <si>
     <t>4 082.00 руб.</t>
   </si>
@@ -1106,308 +1106,308 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>832517</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*2912.53</f>
+        <f>J4*2878.26</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824109</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1368.50</f>
+        <f>J5*1352.40</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873796</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*5966.04</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>878097</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*246.93</f>
+        <f>J7*244.02</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>878098</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*447.74</f>
+        <f>J8*442.47</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>878099</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5587.05</f>
+        <f>J9*5521.32</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885047</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*819.61</f>
+        <f>J10*809.97</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885106</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="2">
         <v>9</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*611.36</f>
+        <f>J11*604.17</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821359</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">