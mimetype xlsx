--- v2 (2026-05-01)
+++ v3 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -120,78 +120,75 @@
   <si>
     <t>VER-000356</t>
   </si>
   <si>
     <t>VRKT-1</t>
   </si>
   <si>
     <t>Выносной температурный датчик бойлера ГВС для котла, сопротивление-50 кОм (1шт)</t>
   </si>
   <si>
     <t>244.02 руб.</t>
   </si>
   <si>
     <t>VER-000357</t>
   </si>
   <si>
     <t>VRKT-2</t>
   </si>
   <si>
     <t>Выносной температурный датчик для котла (1пара)</t>
   </si>
   <si>
     <t>442.47 руб.</t>
   </si>
   <si>
-    <t>пара</t>
+    <t>пар</t>
   </si>
   <si>
     <t>VER-000358</t>
   </si>
   <si>
     <t>VRKT-3</t>
   </si>
   <si>
     <t>Трехходовой клапан 3/4” с электропривод и датчиком для подключ котла к бойлеру кос нагрева (FUGAS)</t>
   </si>
   <si>
     <t>5 521.32 руб.</t>
   </si>
   <si>
     <t>VER-001242</t>
   </si>
   <si>
     <t>VR155</t>
   </si>
   <si>
     <t>Ответный тройник для трёхходового клапана VRKT-3, 3/4"(40/10шт)</t>
   </si>
   <si>
     <t>809.97 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>VER-001318</t>
   </si>
   <si>
     <t>VRDN1-112</t>
   </si>
   <si>
     <t>Магнитный уловитель для гидрострелки 3/4" (120/5шт)</t>
   </si>
   <si>
     <t>604.17 руб.</t>
   </si>
   <si>
     <t>VLC-1142002</t>
   </si>
   <si>
     <t>VT.461.N.04</t>
   </si>
   <si>
     <t>Группа безопасности бойлера (группа 1/2 + сифон) (1 /8шт)</t>
   </si>
   <si>
     <t>3 361.00 руб.</t>
   </si>
@@ -1176,51 +1173,51 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1352.40</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873796</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*5966.04</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>878097</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -1246,51 +1243,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*244.02</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>878098</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*442.47</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>878099</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1315,224 +1312,224 @@
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*5521.32</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885047</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>43</v>
+      <c r="G10" s="2">
+        <v>9</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*809.97</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885106</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G11" s="2">
         <v>9</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*604.17</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821359</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3361.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821360</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*4082.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>876253</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6330.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>877398</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*7950.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>