--- v3 (2026-06-21)
+++ v4 (2026-08-11)
@@ -16,191 +16,194 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Комплектующие</t>
   </si>
   <si>
     <t>KIO-700001</t>
   </si>
   <si>
     <t>VRQ22</t>
   </si>
   <si>
     <t>Набор кранов для подкючения газового котла 1/2-3/4 "ViEiR" (16/1шт)</t>
   </si>
   <si>
-    <t>2 878.26 руб.</t>
+    <t>3 015.09 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SOS-110014</t>
   </si>
   <si>
     <t>BL12</t>
   </si>
   <si>
     <t>Группа безопасности бойлера 1/2"x3/4" 7 бар  (200/10шт)</t>
   </si>
   <si>
-    <t>1 352.40 руб.</t>
+    <t>1 417.71 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>TRX-100100</t>
+  </si>
+  <si>
+    <t>fugas (фугас)</t>
+  </si>
+  <si>
+    <t>Комплект трехход клапана dLine U 3/4 с электроприводом для подключ котла к бойлеру кос нагрева 2°С-9</t>
+  </si>
+  <si>
+    <t>5 966.04 руб.</t>
+  </si>
+  <si>
+    <t>VER-000356</t>
+  </si>
+  <si>
+    <t>VRKT-1</t>
+  </si>
+  <si>
+    <t>Выносной температурный датчик бойлера ГВС для котла, сопротивление-50 кОм (1шт)</t>
+  </si>
+  <si>
+    <t>250.63 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>TRX-100100</t>
-[...22 lines deleted...]
-  <si>
     <t>VER-000357</t>
   </si>
   <si>
     <t>VRKT-2</t>
   </si>
   <si>
     <t>Выносной температурный датчик для котла (1пара)</t>
   </si>
   <si>
-    <t>442.47 руб.</t>
+    <t>454.45 руб.</t>
   </si>
   <si>
     <t>пар</t>
   </si>
   <si>
     <t>VER-000358</t>
   </si>
   <si>
     <t>VRKT-3</t>
   </si>
   <si>
     <t>Трехходовой клапан 3/4” с электропривод и датчиком для подключ котла к бойлеру кос нагрева (FUGAS)</t>
   </si>
   <si>
-    <t>5 521.32 руб.</t>
+    <t>5 670.84 руб.</t>
   </si>
   <si>
     <t>VER-001242</t>
   </si>
   <si>
     <t>VR155</t>
   </si>
   <si>
     <t>Ответный тройник для трёхходового клапана VRKT-3, 3/4"(40/10шт)</t>
   </si>
   <si>
-    <t>809.97 руб.</t>
+    <t>831.91 руб.</t>
   </si>
   <si>
     <t>VER-001318</t>
   </si>
   <si>
     <t>VRDN1-112</t>
   </si>
   <si>
     <t>Магнитный уловитель для гидрострелки 3/4" (120/5шт)</t>
   </si>
   <si>
-    <t>604.17 руб.</t>
+    <t>632.61 руб.</t>
   </si>
   <si>
     <t>VLC-1142002</t>
   </si>
   <si>
     <t>VT.461.N.04</t>
   </si>
   <si>
     <t>Группа безопасности бойлера (группа 1/2 + сифон) (1 /8шт)</t>
   </si>
   <si>
     <t>3 361.00 руб.</t>
   </si>
   <si>
     <t>VLC-1142003</t>
   </si>
   <si>
     <t>VT.461.N.05</t>
   </si>
   <si>
     <t>Группа безопасности бойлера (группа 3/4 + сифон + переходник 3/4*1/2) (1 /8шт)</t>
   </si>
   <si>
     <t>4 082.00 руб.</t>
   </si>
@@ -1115,421 +1118,421 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*2878.26</f>
+        <f>J4*3015.09</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824109</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1352.40</f>
+        <f>J5*1417.71</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873796</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*5966.04</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>878097</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="G7" s="2">
-        <v>0</v>
+      <c r="G7" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*244.02</f>
+        <f>J7*250.63</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>878098</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>34</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*442.47</f>
+        <f>J8*454.45</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>878099</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>39</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5521.32</f>
+        <f>J9*5670.84</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885047</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G10" s="2">
         <v>9</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*809.97</f>
+        <f>J10*831.91</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885106</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G11" s="2">
         <v>9</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*604.17</f>
+        <f>J11*632.61</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821359</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3361.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821360</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*4082.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>876253</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6330.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>877398</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*7950.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>