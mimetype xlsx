--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -790,156 +790,156 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>832514</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*4130.70</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>832515</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*4276.23</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>832516</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*4595.22</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>955851</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*4386.48</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>