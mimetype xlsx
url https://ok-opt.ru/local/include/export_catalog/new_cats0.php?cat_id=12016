--- v1 (2026-06-22)
+++ v2 (2026-08-11)
@@ -67,90 +67,90 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фильтра сетчатые</t>
   </si>
   <si>
     <t>Фильтра дешламаторы</t>
   </si>
   <si>
     <t>Фильтра-дешламаторы VIEIR</t>
   </si>
   <si>
     <t>FIO-990001</t>
   </si>
   <si>
     <t>VR1140</t>
   </si>
   <si>
     <t xml:space="preserve">Фильтр-дешламатор вн-вн 1/2 "VIEIR" пластик корпус, вертик и горизон подключение (10/1шт) </t>
   </si>
   <si>
-    <t>4 130.70 руб.</t>
+    <t>3 963.25 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FIO-990002</t>
   </si>
   <si>
     <t>VR1141</t>
   </si>
   <si>
     <t xml:space="preserve">Фильтр-дешламатор вн-вн 3/4 "VIEIR" пластик корпус, вертик и горизон подключение (10/1шт) </t>
   </si>
   <si>
-    <t>4 276.23 руб.</t>
+    <t>4 189.72 руб.</t>
   </si>
   <si>
     <t>FIO-990003</t>
   </si>
   <si>
     <t>VR1142</t>
   </si>
   <si>
     <t xml:space="preserve">Фильтр-дешламатор вн-вн 1 "VIEIR" пластик корпус, вертик и горизон подключение (10/1шт) </t>
   </si>
   <si>
-    <t>4 595.22 руб.</t>
+    <t>4 416.19 руб.</t>
   </si>
   <si>
     <t>VER-001799</t>
   </si>
   <si>
     <t>VR1143-3</t>
   </si>
   <si>
     <t>Фильтр-дешламатор с шаровыми кранами с накидной гайкой 1" (10/1шт)</t>
   </si>
   <si>
-    <t>4 386.48 руб.</t>
+    <t>4 595.86 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -802,156 +802,156 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*4130.70</f>
+        <f>J5*3963.25</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>832515</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*4276.23</f>
+        <f>J6*4189.72</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>832516</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*4595.22</f>
+        <f>J7*4416.19</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>955851</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*4386.48</f>
+        <f>J8*4595.86</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>