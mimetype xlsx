--- v2 (2026-07-11)
+++ v3 (2026-09-21)
@@ -108,378 +108,378 @@
   <si>
     <t>ZGR-001108</t>
   </si>
   <si>
     <t>SG-050A</t>
   </si>
   <si>
     <t>Шланг ГИГАНТ угловой  50см 1"х1" вн-нар армированный нерж сталь</t>
   </si>
   <si>
     <t>643.47 руб.</t>
   </si>
   <si>
     <t>ZGR-001109</t>
   </si>
   <si>
     <t>SG-060A</t>
   </si>
   <si>
     <t>Шланг ГИГАНТ угловой  60см 1"х1" вн-нар армированный нерж сталь</t>
   </si>
   <si>
     <t>735.61 руб.</t>
   </si>
   <si>
+    <t>ZGR-001110</t>
+  </si>
+  <si>
+    <t>SG-080A</t>
+  </si>
+  <si>
+    <t>Шланг ГИГАНТ угловой  80см 1"х1" вн-нар армированный нерж сталь</t>
+  </si>
+  <si>
+    <t>827.96 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001144</t>
+  </si>
+  <si>
+    <t>SG-026A</t>
+  </si>
+  <si>
+    <t>Шланг ГИГАНТ угловой  26см 1"х1/2" вн-нар армированный нерж сталь</t>
+  </si>
+  <si>
+    <t>439.69 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001206</t>
+  </si>
+  <si>
+    <t>SG-030A</t>
+  </si>
+  <si>
+    <t>(В) Шланг ГИГАНТ угловой  30см 1"х1/2" вн-нар армированный нерж сталь (1/100шт)</t>
+  </si>
+  <si>
+    <t>585.61 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001207</t>
+  </si>
+  <si>
+    <t>SG-042A</t>
+  </si>
+  <si>
+    <t>(В) Шланг ГИГАНТ угловой  42см 1"х1" вн-нар армированный нерж сталь (1/70шт)</t>
+  </si>
+  <si>
+    <t>673.19 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>ZGR-001110</t>
-[...46 lines deleted...]
-  <si>
     <t>ZGR-001354</t>
   </si>
   <si>
     <t>SG-019A</t>
   </si>
   <si>
     <t>Шланг ГИГАНТ угловой  18.5см 1*х3/4 AISI 201 (1/100шт)</t>
   </si>
   <si>
     <t>Гибкая подводка ГИГАНТ (VIEIR)</t>
   </si>
   <si>
     <t>GPS-120033</t>
   </si>
   <si>
     <t>BZCN50</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 50см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>648.27 руб.</t>
+    <t>698.79 руб.</t>
   </si>
   <si>
     <t>GPS-120034</t>
   </si>
   <si>
     <t>BZCN60</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 60см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>702.66 руб.</t>
+    <t>757.79 руб.</t>
   </si>
   <si>
     <t>GPS-120035</t>
   </si>
   <si>
     <t>BZCN80</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 80см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>807.03 руб.</t>
+    <t>869.60 руб.</t>
   </si>
   <si>
     <t>GPS-120036</t>
   </si>
   <si>
     <t>BZCN100</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 100см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>911.40 руб.</t>
+    <t>982.96 руб.</t>
   </si>
   <si>
     <t>GPS-120037</t>
   </si>
   <si>
     <t>BZCN120</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 120см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>1 017.24 руб.</t>
+    <t>1 094.77 руб.</t>
   </si>
   <si>
     <t>GPS-120038</t>
   </si>
   <si>
     <t>BZCN150</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 150см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>1 173.06 руб.</t>
+    <t>1 264.03 руб.</t>
   </si>
   <si>
     <t>GPS-120039</t>
   </si>
   <si>
     <t>BZCN200</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 200см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>1 433.25 руб.</t>
+    <t>1 545.09 руб.</t>
   </si>
   <si>
     <t>GPS-120040</t>
   </si>
   <si>
     <t>BZCW50</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 50см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>639.45 руб.</t>
+    <t>689.47 руб.</t>
   </si>
   <si>
     <t>GPS-120041</t>
   </si>
   <si>
     <t>BZCW60</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 60см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>692.37 руб.</t>
+    <t>746.92 руб.</t>
   </si>
   <si>
     <t>GPS-120042</t>
   </si>
   <si>
     <t>BZCW80</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 80см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>795.27 руб.</t>
+    <t>855.62 руб.</t>
   </si>
   <si>
     <t>GPS-120043</t>
   </si>
   <si>
     <t>BZCW100</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 100см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>899.64 руб.</t>
+    <t>968.98 руб.</t>
   </si>
   <si>
     <t>GPS-120044</t>
   </si>
   <si>
     <t>BZCW120</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 120см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>1 004.01 руб.</t>
+    <t>1 082.34 руб.</t>
   </si>
   <si>
     <t>GPS-120045</t>
   </si>
   <si>
     <t>BZCW150</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 150см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>1 159.83 руб.</t>
+    <t>1 250.05 руб.</t>
   </si>
   <si>
     <t>GPS-120046</t>
   </si>
   <si>
     <t>BZCW200</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 200см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>1 422.96 руб.</t>
+    <t>1 534.22 руб.</t>
   </si>
   <si>
     <t>GPS-120047</t>
   </si>
   <si>
     <t>BZLN60</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 60см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>751.17 руб.</t>
+    <t>809.04 руб.</t>
   </si>
   <si>
     <t>GPS-120048</t>
   </si>
   <si>
     <t>BZLN80</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 80см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>858.48 руб.</t>
+    <t>925.50 руб.</t>
+  </si>
+  <si>
+    <t>GPS-120049</t>
+  </si>
+  <si>
+    <t>BZLN100</t>
+  </si>
+  <si>
+    <t>подводка угловая ГИГАНТ 100см 1" вн-вн (1/25шт)</t>
+  </si>
+  <si>
+    <t>1 037.31 руб.</t>
+  </si>
+  <si>
+    <t>GPS-120050</t>
+  </si>
+  <si>
+    <t>BZLN120</t>
+  </si>
+  <si>
+    <t>подводка угловая ГИГАНТ 120см 1" вн-вн (1/25шт)</t>
+  </si>
+  <si>
+    <t>1 146.01 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>GPS-120049</t>
-[...22 lines deleted...]
-  <si>
     <t>GPS-120051</t>
   </si>
   <si>
     <t>BZLW60</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 60см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>740.88 руб.</t>
+    <t>798.17 руб.</t>
   </si>
   <si>
     <t>GPS-120052</t>
   </si>
   <si>
     <t>BZLW80</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 80см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>848.19 руб.</t>
+    <t>913.08 руб.</t>
   </si>
   <si>
     <t>GPS-120053</t>
   </si>
   <si>
     <t>BZLW100</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 100см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>952.56 руб.</t>
+    <t>1 026.44 руб.</t>
   </si>
   <si>
     <t>GPS-120054</t>
   </si>
   <si>
     <t>BZLW120</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 120см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>1 061.34 руб.</t>
+    <t>1 144.46 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1969,226 +1969,226 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*451.82</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>833426</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*643.47</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833427</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>30</v>
+      <c r="G8" s="2">
+        <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*735.61</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>833428</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*827.96</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>839823</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*439.69</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>873441</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*585.61</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>873442</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*673.19</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>956645</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -2229,799 +2229,799 @@
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824853</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>30</v>
+      <c r="G15" s="2">
+        <v>7</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*648.27</f>
+        <f>J15*698.79</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824854</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*702.66</f>
+        <f>J16*757.79</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824855</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*807.03</f>
+        <f>J17*869.60</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824856</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>30</v>
+      <c r="G18" s="2">
+        <v>9</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*911.40</f>
+        <f>J18*982.96</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824857</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1017.24</f>
+        <f>J19*1094.77</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824858</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1173.06</f>
+        <f>J20*1264.03</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824859</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2">
         <v>3</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1433.25</f>
+        <f>J21*1545.09</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824860</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*639.45</f>
+        <f>J22*689.47</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824861</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*692.37</f>
+        <f>J23*746.92</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824862</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*795.27</f>
+        <f>J24*855.62</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824863</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*899.64</f>
+        <f>J25*968.98</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824864</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1004.01</f>
+        <f>J26*1082.34</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>824865</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G27" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1159.83</f>
+        <f>J27*1250.05</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>824866</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="G28" s="2">
-        <v>1</v>
+      <c r="G28" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*1422.96</f>
+        <f>J28*1534.22</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>824867</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>30</v>
+      <c r="G29" s="2">
+        <v>10</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*751.17</f>
+        <f>J29*809.04</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>824868</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>115</v>
+        <v>46</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*858.48</f>
+        <f>J30*925.50</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>824869</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="G31" s="2">
+        <v>10</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*964.32</f>
+        <f>J31*1037.31</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>824870</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="F32" s="2" t="s">
+      <c r="G32" s="2" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*1064.28</f>
+        <f>J32*1146.01</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>824871</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="G33" s="2" t="s">
-        <v>30</v>
+      <c r="G33" s="2">
+        <v>9</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*740.88</f>
+        <f>J33*798.17</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>824872</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*848.19</f>
+        <f>J34*913.08</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>824873</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="G35" s="2" t="s">
-        <v>30</v>
+      <c r="G35" s="2">
+        <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*952.56</f>
+        <f>J35*1026.44</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>824874</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*1061.34</f>
+        <f>J36*1144.46</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A14:K14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>