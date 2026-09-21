--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -526,51 +526,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f4_ce20_11eb_82ca_003048fd731b_a15553e5_602e_11ec_a20b_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f6_ce20_11eb_82ca_003048fd731b_59221625_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f8_ce20_11eb_82ca_003048fd731b_59221624_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fc_ce20_11eb_82ca_003048fd731b_a15553e8_602e_11ec_a20b_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fe_ce20_11eb_82ca_003048fd731b_59221628_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8b_9ced_11ed_a3c6_047c1617b143_59221626_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8d_9ced_11ed_a3c6_047c1617b143_59221627_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8f_9ced_11ed_a3c6_047c1617b143_59221629_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc601_46c3_11ef_a5fc_047c1617b143_14e1e0bb_f93d_11ef_a6ea_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ab1b_4393_11f1_a8b5_047c1617b143_bf5c2f13_7149_11f1_a8f1_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7f8_43e5_11f1_a8b5_047c1617b143_bf5c2f12_7149_11f1_a8f1_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3602_ce20_11eb_82ca_003048fd731b_a15553eb_602e_11ec_a20b_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3604_ce20_11eb_82ca_003048fd731b_a15553ec_602e_11ec_a20b_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3608_ce20_11eb_82ca_003048fd731b_a15553ee_602e_11ec_a20b_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f360a_ce20_11eb_82ca_003048fd731b_a15553ef_602e_11ec_a20b_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a91_9ced_11ed_a3c6_047c1617b143_5922161e_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514e_ce27_11ee_a55d_047c1617b143_a26f33f5_7c1e_11f0_a7a3_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5150_ce27_11ee_a55d_047c1617b143_a26f33f6_7c1e_11f0_a7a3_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc603_46c3_11ef_a5fc_047c1617b143_14e1e0bc_f93d_11ef_a6ea_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7fc_43e5_11f1_a8b5_047c1617b143_bf5c2f0e_7149_11f1_a8f1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efa7a_cb53_11ef_a6b0_047c1617b143_14e1e0bd_f93d_11ef_a6ea_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683acbf_da17_11ef_a6c3_047c1617b143_a26f33f7_7c1e_11f0_a7a3_047c1617b14322.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f4_ce20_11eb_82ca_003048fd731b_a15553e5_602e_11ec_a20b_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f6_ce20_11eb_82ca_003048fd731b_59221625_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f8_ce20_11eb_82ca_003048fd731b_59221624_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fc_ce20_11eb_82ca_003048fd731b_a15553e8_602e_11ec_a20b_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fe_ce20_11eb_82ca_003048fd731b_59221628_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8b_9ced_11ed_a3c6_047c1617b143_59221626_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8d_9ced_11ed_a3c6_047c1617b143_59221627_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8c4_efa3_11ef_a6de_047c1617b143_bf5c2f10_7149_11f1_a8f1_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7f6_43e5_11f1_a8b5_047c1617b143_bf5c2f11_7149_11f1_a8f1_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8f_9ced_11ed_a3c6_047c1617b143_59221629_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc601_46c3_11ef_a5fc_047c1617b143_14e1e0bb_f93d_11ef_a6ea_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ab1b_4393_11f1_a8b5_047c1617b143_bf5c2f13_7149_11f1_a8f1_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7f8_43e5_11f1_a8b5_047c1617b143_bf5c2f12_7149_11f1_a8f1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3602_ce20_11eb_82ca_003048fd731b_a15553eb_602e_11ec_a20b_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3604_ce20_11eb_82ca_003048fd731b_a15553ec_602e_11ec_a20b_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3608_ce20_11eb_82ca_003048fd731b_a15553ee_602e_11ec_a20b_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f360a_ce20_11eb_82ca_003048fd731b_a15553ef_602e_11ec_a20b_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a91_9ced_11ed_a3c6_047c1617b143_5922161e_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514e_ce27_11ee_a55d_047c1617b143_a26f33f5_7c1e_11f0_a7a3_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5150_ce27_11ee_a55d_047c1617b143_a26f33f6_7c1e_11f0_a7a3_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc603_46c3_11ef_a5fc_047c1617b143_14e1e0bc_f93d_11ef_a6ea_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7fc_43e5_11f1_a8b5_047c1617b143_bf5c2f0e_7149_11f1_a8f1_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7fe_43e5_11f1_a8b5_047c1617b143_bf5c2f0f_7149_11f1_a8f1_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efa7a_cb53_11ef_a6b0_047c1617b143_14e1e0bd_f93d_11ef_a6ea_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683acbf_da17_11ef_a6c3_047c1617b143_a26f33f7_7c1e_11f0_a7a3_047c1617b14325.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -745,483 +745,573 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Image_12" descr="Image_12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="8" name="Image_13" descr="Image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="9" name="Image_14" descr="Image_14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="10" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="11" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPr id="12" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPr id="13" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPr id="14" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPr id="15" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPr id="16" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPr id="17" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPr id="18" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPr id="19" name="Image_27" descr="Image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="20" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="21" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="25" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1805,138 +1895,138 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3303.41</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>874015</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*2735.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>874016</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*2805.33</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
-    <row r="13" spans="1:12" outlineLevel="5">
+    <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>956579</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="2">
         <v>6</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3411.81</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" outlineLevel="5">
+    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>956640</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
@@ -2219,52 +2309,52 @@
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*412.20</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>833422</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="G24" s="2" t="s">
-        <v>31</v>
+      <c r="G24" s="2">
+        <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*520.29</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>833423</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -2394,52 +2484,52 @@
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*386.97</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883387</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>31</v>
+      <c r="G29" s="2">
+        <v>10</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*811.74</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>956643</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D30" s="1" t="s">
@@ -2447,51 +2537,51 @@
       </c>
       <c r="E30" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G30" s="2">
         <v>5</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*386.97</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" outlineLevel="5">
+    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>956644</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>111</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
@@ -2550,87 +2640,87 @@
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*9515.03</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>885240</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="G34" s="2" t="s">
-        <v>31</v>
+      <c r="G34" s="2">
+        <v>6</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*11245.03</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>954236</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="G35" s="2" t="s">
-        <v>31</v>
+      <c r="G35" s="2">
+        <v>8</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*9515.03</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A15:K15"/>