--- v0 (2026-05-11)
+++ v1 (2026-08-03)
@@ -16,91 +16,94 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Автоматика</t>
   </si>
   <si>
     <t>Насосная автоматика ZEGOR</t>
   </si>
   <si>
+    <t>Блоки автоматики</t>
+  </si>
+  <si>
     <t>ZGR-001094</t>
   </si>
   <si>
     <t>ZS-01</t>
   </si>
   <si>
     <t>Блок Автоматики Zegor ZS-01 (1/12шт)</t>
   </si>
   <si>
     <t>2 562.15 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-001095</t>
   </si>
   <si>
     <t>ZS-01А</t>
   </si>
   <si>
     <t>Блок Автоматики Zegor ZS-01A (1/12шт)</t>
   </si>
   <si>
     <t>2 838.41 руб.</t>
@@ -123,342 +126,312 @@
   <si>
     <t>ZS-03</t>
   </si>
   <si>
     <t>(В) -Блок Автоматики с маноматром Zegor ZS-03 (1/15шт)</t>
   </si>
   <si>
     <t>3 164.40 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>ZGR-001099</t>
   </si>
   <si>
     <t>ZS-05B</t>
   </si>
   <si>
     <t>(В) Блок Автоматики с манометром Zegor ZS-05B (1/12шт)</t>
   </si>
   <si>
     <t>3 303.41 руб.</t>
   </si>
   <si>
+    <t>ZGR-001223</t>
+  </si>
+  <si>
+    <t>ZS-02B</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с манометром 1-3 бар с кабелем и розеткой Zegor (1/15шт)</t>
+  </si>
+  <si>
+    <t>2 735.00 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001224</t>
+  </si>
+  <si>
+    <t>ZS-03B</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с манометром 1,5-3 бар с кабелем и розеткой Zegor (1/15шт)</t>
+  </si>
+  <si>
+    <t>2 805.33 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001285</t>
+  </si>
+  <si>
+    <t>ZS-04</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с электро контроль давления и перезапуском (1/12шт)</t>
+  </si>
+  <si>
+    <t>3 411.81 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001349</t>
+  </si>
+  <si>
+    <t>ZS-05</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с манометром 1,5-10бар, до1100Вт Zegor ZS-05 (1/12шт)</t>
+  </si>
+  <si>
+    <t>2 886.42 руб.</t>
+  </si>
+  <si>
+    <t>Контроллеры цифровые</t>
+  </si>
+  <si>
+    <t>ZGR-001225</t>
+  </si>
+  <si>
+    <t>ZS-06</t>
+  </si>
+  <si>
+    <t>Блок Автоматики с цифровым управлением с перезапуском Zegor (1/12шт)</t>
+  </si>
+  <si>
+    <t>3 650.87 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001270</t>
+  </si>
+  <si>
+    <t>ZS-07</t>
+  </si>
+  <si>
+    <t>(В) Блок Автоматики 1,5-10бар с цифровым управлением Zegor (1/12шт)</t>
+  </si>
+  <si>
+    <t>3 191.06 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001292</t>
+  </si>
+  <si>
+    <t>ZS-08</t>
+  </si>
+  <si>
+    <t>Автоматический контроллер давления 0,5-9,8 бара, до 2,2кВт (1/12шт)</t>
+  </si>
+  <si>
+    <t>4 958.96 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001350</t>
+  </si>
+  <si>
+    <t>ZS-06 PRO</t>
+  </si>
+  <si>
+    <t>Блок Автоматики 0,5-9,6 бар, до 1,5кВт, с цифровым управлением и перезапуском (1/24шт)</t>
+  </si>
+  <si>
+    <t>3 502.56 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001351</t>
+  </si>
+  <si>
+    <t>ZS-09</t>
+  </si>
+  <si>
+    <t>Блок Автоматики 0,5-9,8бар,до 2,2кВт, с цифровым управлением и перезапуском (1/12шт)</t>
+  </si>
+  <si>
+    <t>Реле</t>
+  </si>
+  <si>
     <t>ZGR-001101</t>
   </si>
   <si>
     <t>SK-5B</t>
   </si>
   <si>
     <t>Реле давления 1,4-2,8 бар Zegor SK-5В 1/4 нак. гайка (1/50шт)</t>
   </si>
   <si>
     <t>441.64 руб.</t>
   </si>
   <si>
+    <t>ZGR-001102</t>
+  </si>
+  <si>
+    <t>SK-5C</t>
+  </si>
+  <si>
+    <t>Реле давления 1,4-2,8 бар Zegor SK-5C 1/4 нар.р (1/50шт)</t>
+  </si>
+  <si>
+    <t>412.20 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001104</t>
+  </si>
+  <si>
+    <t>SK-9B</t>
+  </si>
+  <si>
+    <t>Реле давления 1,4-2,8 бар Zegor SK-9В 1/4 нак. гайка (1/50шт)</t>
+  </si>
+  <si>
+    <t>520.29 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001105</t>
+  </si>
+  <si>
+    <t>SK-9C</t>
+  </si>
+  <si>
+    <t>Реле давления 1,4-2,8 бар Zegor SK-9C 1/4 нар.р (1/50шт)</t>
+  </si>
+  <si>
+    <t>585.78 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001226</t>
+  </si>
+  <si>
+    <t>SK-9A</t>
+  </si>
+  <si>
+    <t>Реле сухого хода 1/4 нар.р. (раб давление 0,15-0,9 бар) Zegor (1/50шт)</t>
+  </si>
+  <si>
+    <t>601.12 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>ZGR-001257</t>
+  </si>
+  <si>
+    <t>SK-2A</t>
+  </si>
+  <si>
+    <t>Реле давления (подходит для WZB370) (1/100шт)</t>
+  </si>
+  <si>
+    <t>386.97 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001258</t>
+  </si>
+  <si>
+    <t>SK-2B</t>
+  </si>
+  <si>
+    <t>Реле давления (подходит для WZB550) (1/100шт)</t>
+  </si>
+  <si>
+    <t>ZGR-001271</t>
+  </si>
+  <si>
+    <t>SK-9T</t>
+  </si>
+  <si>
+    <t>Реле давления с манометром 1,4-2,8 бар Zegor  1/4 нак. гайка (1/50шт)</t>
+  </si>
+  <si>
+    <t>811.74 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001352</t>
+  </si>
+  <si>
+    <t>SK-2D</t>
+  </si>
+  <si>
+    <t>Реле давления подходит для AUQB60-2VT и AUAB60-2VT (1/100шт)</t>
+  </si>
+  <si>
+    <t>ZGR-001353</t>
+  </si>
+  <si>
+    <t>SK-9M</t>
+  </si>
+  <si>
+    <t>Реле давления 1-5,5 бар, 1/4 нак. Гайка, прозрачный корпус (1/50шт)</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>ZGR-001102</t>
-[...167 lines deleted...]
-    <t>811.74 руб.</t>
+    <t>Частотные преобразователи</t>
   </si>
   <si>
     <t>ZGR-001272</t>
   </si>
   <si>
     <t>ZS-11</t>
   </si>
   <si>
     <t>Частотный преобразователь для ТРЕХФАЗНОГО насоса 0,75-2,2 КВт, регулировка давления 1-9 бар (1/10шт)</t>
   </si>
   <si>
     <t>9 515.03 руб.</t>
   </si>
   <si>
     <t>ZGR-001273</t>
   </si>
   <si>
     <t>ZS-11A</t>
   </si>
   <si>
     <t>Частотный преобразователь для ОДНОФАЗНОГО насоса до 1,5 КВт, 1-9 бар, с розеткой и вилкой (1/10шт)</t>
   </si>
   <si>
     <t>11 245.03 руб.</t>
   </si>
   <si>
-    <t>ZGR-001285</t>
-[...22 lines deleted...]
-  <si>
     <t>ZGR-001348</t>
   </si>
   <si>
     <t>ZS-11B</t>
   </si>
   <si>
     <t>Частотный преобразователь для ОДНОФАЗНОГО насоса до 1,5 КВт, 1-9 бар, с вилкой без розетки (1/10шт)</t>
-  </si>
-[...49 lines deleted...]
-    <t>Реле давления 1-5,5 бар, 1/4 нак. Гайка, прозрачный корпус (1/50шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -508,774 +481,747 @@
         <fgColor rgb="FDE9D9"/>
         <bgColor rgb="FDE9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f4_ce20_11eb_82ca_003048fd731b_a15553e5_602e_11ec_a20b_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f6_ce20_11eb_82ca_003048fd731b_59221625_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f8_ce20_11eb_82ca_003048fd731b_59221624_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fc_ce20_11eb_82ca_003048fd731b_a15553e8_602e_11ec_a20b_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fe_ce20_11eb_82ca_003048fd731b_59221628_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3602_ce20_11eb_82ca_003048fd731b_a15553eb_602e_11ec_a20b_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3604_ce20_11eb_82ca_003048fd731b_a15553ec_602e_11ec_a20b_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3608_ce20_11eb_82ca_003048fd731b_a15553ee_602e_11ec_a20b_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f360a_ce20_11eb_82ca_003048fd731b_a15553ef_602e_11ec_a20b_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408be_9114_11ed_a3b7_047c1617b143_5922161f_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c0_9114_11ed_a3b7_047c1617b143_59221620_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c2_9114_11ed_a3b7_047c1617b143_59221621_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408c4_9114_11ed_a3b7_047c1617b143_59221622_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8b_9ced_11ed_a3c6_047c1617b143_59221626_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8d_9ced_11ed_a3c6_047c1617b143_59221627_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8f_9ced_11ed_a3c6_047c1617b143_59221629_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a91_9ced_11ed_a3c6_047c1617b143_5922161e_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514e_ce27_11ee_a55d_047c1617b143_a26f33f5_7c1e_11f0_a7a3_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5150_ce27_11ee_a55d_047c1617b143_a26f33f6_7c1e_11f0_a7a3_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc601_46c3_11ef_a5fc_047c1617b143_14e1e0bb_f93d_11ef_a6ea_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc603_46c3_11ef_a5fc_047c1617b143_14e1e0bc_f93d_11ef_a6ea_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efa7a_cb53_11ef_a6b0_047c1617b143_14e1e0bd_f93d_11ef_a6ea_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683acbf_da17_11ef_a6c3_047c1617b143_a26f33f7_7c1e_11f0_a7a3_047c1617b14323.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f4_ce20_11eb_82ca_003048fd731b_a15553e5_602e_11ec_a20b_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f6_ce20_11eb_82ca_003048fd731b_59221625_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f8_ce20_11eb_82ca_003048fd731b_59221624_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fc_ce20_11eb_82ca_003048fd731b_a15553e8_602e_11ec_a20b_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35fe_ce20_11eb_82ca_003048fd731b_59221628_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8b_9ced_11ed_a3c6_047c1617b143_59221626_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8d_9ced_11ed_a3c6_047c1617b143_59221627_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a8f_9ced_11ed_a3c6_047c1617b143_59221629_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc601_46c3_11ef_a5fc_047c1617b143_14e1e0bb_f93d_11ef_a6ea_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ab1b_4393_11f1_a8b5_047c1617b143_bf5c2f13_7149_11f1_a8f1_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7f8_43e5_11f1_a8b5_047c1617b143_bf5c2f12_7149_11f1_a8f1_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3602_ce20_11eb_82ca_003048fd731b_a15553eb_602e_11ec_a20b_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3604_ce20_11eb_82ca_003048fd731b_a15553ec_602e_11ec_a20b_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3608_ce20_11eb_82ca_003048fd731b_a15553ee_602e_11ec_a20b_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f360a_ce20_11eb_82ca_003048fd731b_a15553ef_602e_11ec_a20b_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a91_9ced_11ed_a3c6_047c1617b143_5922161e_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514e_ce27_11ee_a55d_047c1617b143_a26f33f5_7c1e_11f0_a7a3_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5150_ce27_11ee_a55d_047c1617b143_a26f33f6_7c1e_11f0_a7a3_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc603_46c3_11ef_a5fc_047c1617b143_14e1e0bc_f93d_11ef_a6ea_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7fc_43e5_11f1_a8b5_047c1617b143_bf5c2f0e_7149_11f1_a8f1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efa7a_cb53_11ef_a6b0_047c1617b143_14e1e0bd_f93d_11ef_a6ea_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683acbf_da17_11ef_a6c3_047c1617b143_a26f33f7_7c1e_11f0_a7a3_047c1617b14322.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
+        <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image_6" descr="Image_6"/>
+        <xdr:cNvPr id="2" name="Image_7" descr="Image_7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Image_7" descr="Image_7"/>
+        <xdr:cNvPr id="3" name="Image_8" descr="Image_8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Image_8" descr="Image_8"/>
+        <xdr:cNvPr id="4" name="Image_9" descr="Image_9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Image_9" descr="Image_9"/>
+        <xdr:cNvPr id="5" name="Image_10" descr="Image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image_10" descr="Image_10"/>
+        <xdr:cNvPr id="6" name="Image_11" descr="Image_11"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Image_11" descr="Image_11"/>
+        <xdr:cNvPr id="7" name="Image_12" descr="Image_12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPr id="8" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPr id="9" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPr id="10" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPr id="11" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="12" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="13" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="14" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="15" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="16" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPr id="17" name="Image_27" descr="Image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPr id="18" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPr id="19" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPr id="20" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPr id="21" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPr id="22" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1549,51 +1495,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
@@ -1650,1140 +1596,1068 @@
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" outlineLevel="2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C5" s="1" t="s">
+    <row r="5" spans="1:12" outlineLevel="3">
+      <c r="A5" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
-    <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
-        <v>833413</v>
+        <v>833412</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="2">
+        <v>8</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2838.41</f>
+        <f>J6*2562.15</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
-    <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
-        <v>833414</v>
+        <v>833413</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>10</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2848.56</f>
+        <f>J7*2838.41</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
-    <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
-        <v>833416</v>
+        <v>833414</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...9 lines deleted...]
-        <v>30</v>
+      <c r="G8" s="2">
+        <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*3164.40</f>
+        <f>J8*2848.56</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
-    <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
-        <v>833417</v>
+        <v>833416</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*3303.41</f>
+        <f>J9*3164.40</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
-    <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>833419</v>
+        <v>833417</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...9 lines deleted...]
-        <v>39</v>
+      <c r="G10" s="2">
+        <v>5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*441.64</f>
+        <f>J10*3303.41</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
-    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>833420</v>
+        <v>874015</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*412.20</f>
+        <f>J11*2735.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
-    <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>833422</v>
+        <v>874016</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>43</v>
+      </c>
+      <c r="G12" s="2">
+        <v>10</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*520.29</f>
+        <f>J12*2805.33</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
-    <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="13" spans="1:12" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>833423</v>
+        <v>956579</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>47</v>
+      </c>
+      <c r="G13" s="2">
+        <v>6</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*585.78</f>
+        <f>J13*3411.81</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="14" spans="1:12" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>873444</v>
+        <v>956640</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K14" s="2" t="str">
+        <f>J14*2886.42</f>
+        <v>0</v>
+      </c>
+      <c r="L14" s="5"/>
+    </row>
+    <row r="15" spans="1:12" outlineLevel="3">
+      <c r="A15" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...58 lines deleted...]
-      </c>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
       <c r="L15" s="5"/>
     </row>
-    <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>873446</v>
+        <v>874017</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*994.36</f>
+        <f>J16*3650.87</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
-    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>873447</v>
+        <v>883386</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*994.36</f>
+        <f>J17*3191.06</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
-    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>874015</v>
+        <v>956584</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>64</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2735.00</f>
+        <f>J18*4958.96</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
-    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>874016</v>
+        <v>956641</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2805.33</f>
+        <f>J19*3502.56</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="20" spans="1:12" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>874017</v>
+        <v>956642</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="F20" s="2"/>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*3650.87</f>
+        <f>J20*0</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
-    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="21" spans="1:12" outlineLevel="3">
+      <c r="A21" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
       <c r="L21" s="5"/>
     </row>
-    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>882313</v>
+        <v>833419</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>76</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*386.97</f>
+        <f>J22*441.64</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>882314</v>
+        <v>833420</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="G23" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*386.97</f>
+        <f>J23*412.20</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>883386</v>
+        <v>833422</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>84</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*3191.06</f>
+        <f>J24*520.29</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>883387</v>
+        <v>833423</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*811.74</f>
+        <f>J25*585.78</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>885131</v>
+        <v>874018</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*9515.03</f>
+        <f>J26*601.12</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>885240</v>
+        <v>882313</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>97</v>
+      </c>
+      <c r="G27" s="2">
+        <v>9</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*11245.03</f>
+        <f>J27*386.97</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" outlineLevel="4">
+    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>956579</v>
+        <v>882314</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="G28" s="2">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*3411.81</f>
+        <f>J28*386.97</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" outlineLevel="4">
+    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>956584</v>
+        <v>883387</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>104</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*4958.96</f>
+        <f>J29*811.74</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
-    <row r="30" spans="1:12" outlineLevel="4">
+    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>954236</v>
+        <v>956643</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*9515.03</f>
+        <f>J30*386.97</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" outlineLevel="4">
+    <row r="31" spans="1:12" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>956640</v>
+        <v>956644</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>88</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>111</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*2886.42</f>
+        <f>J31*585.78</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="32" spans="1:12" outlineLevel="3">
+      <c r="A32" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="9"/>
+      <c r="J32" s="9"/>
+      <c r="K32" s="9"/>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" outlineLevel="4">
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>956642</v>
+        <v>885131</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="F33" s="2"/>
+        <v>115</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>116</v>
+      </c>
       <c r="G33" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*0</f>
+        <f>J33*9515.03</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" outlineLevel="4">
+    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>956643</v>
+        <v>885240</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>120</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*386.97</f>
+        <f>J34*11245.03</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" outlineLevel="4">
+    <row r="35" spans="1:12" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>956644</v>
+        <v>954236</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>116</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*585.78</f>
+        <f>J35*9515.03</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
+    <mergeCell ref="A5:K5"/>
+    <mergeCell ref="A15:K15"/>
+    <mergeCell ref="A21:K21"/>
+    <mergeCell ref="A32:K32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>