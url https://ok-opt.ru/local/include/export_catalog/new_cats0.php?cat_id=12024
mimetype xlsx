--- v0 (2026-04-20)
+++ v1 (2026-06-15)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -75,360 +75,387 @@
   <si>
     <t>Дренажные насосы</t>
   </si>
   <si>
     <t>Дренажные насосы ZEGOR</t>
   </si>
   <si>
     <t>VVR-000141</t>
   </si>
   <si>
     <t>VRKQ250</t>
   </si>
   <si>
     <t>НАСОС ПОГРУЖНОЙ ДРЕНАЖНЫЙ ДЛЯ ЧИСТОЙ ВОДЫ 250ВТ  ViEiR  (6шт)</t>
   </si>
   <si>
     <t>4 190.97 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-000207</t>
   </si>
   <si>
-    <t>ZTP250CN</t>
-[...2 lines deleted...]
-    <t>Погружной дренаж насос для ЧИСТОЙ воды С ДЕРЖАТЕЛЕМ поплавка (250Вт; 6м; 5,5м3/час)  (1/4шт)</t>
+    <t>ZTP-250CN</t>
+  </si>
+  <si>
+    <t>(В) Погружной дренаж насос для ЧИСТОЙ воды С ДЕРЖАТЕЛЕМ поплавка (250Вт; 6м; 5,5м3/час)  (1/4шт)</t>
   </si>
   <si>
     <t>4 294.72 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-001048</t>
   </si>
   <si>
     <t>WQV250F</t>
   </si>
   <si>
     <t>Погружной дренажный насос (мощность 250Вт; напор 7,5м; расход 5м3/час) кабель 5м (1/1шт)</t>
   </si>
   <si>
-    <t>9 665.93 руб.</t>
+    <t>8 697.90 руб.</t>
   </si>
   <si>
     <t>ZGR-001049</t>
   </si>
   <si>
     <t>WQV450F</t>
   </si>
   <si>
     <t>Погружной дренажный насос (мощность 450Вт; напор 12,5м; расход 19,5м3/час) кабель 5м (1шт)</t>
   </si>
   <si>
-    <t>12 713.13 руб.</t>
+    <t>10 603.41 руб.</t>
   </si>
   <si>
     <t>ZGR-001050</t>
   </si>
   <si>
     <t>WQV750F</t>
   </si>
   <si>
     <t>Погружной дренажный насос (мощность 750Вт; напор 14м; расход 20,5м3/час) кабель 5м (1шт)</t>
   </si>
   <si>
-    <t>13 658.55 руб.</t>
+    <t>12 265.93 руб.</t>
   </si>
   <si>
     <t>ZGR-001051</t>
   </si>
   <si>
     <t>WQV1100DF</t>
   </si>
   <si>
     <t>Погружной дренажно-фекальный насос с реж. ножом (мощность 1100Вт; напор 8,5м; расход 18м3/час) кабел</t>
   </si>
   <si>
-    <t>15 276.13 руб.</t>
+    <t>13 954.53 руб.</t>
   </si>
   <si>
     <t>ZGR-001052</t>
   </si>
   <si>
     <t>WQV1500DF</t>
   </si>
   <si>
     <t>Погружной дренажно-фекальный насос с реж. ножом (мощность 1500Вт; напор 15м; расход 25м3/час) кабель</t>
   </si>
   <si>
-    <t>18 801.39 руб.</t>
+    <t>16 918.46 руб.</t>
   </si>
   <si>
     <t>ZGR-001053</t>
   </si>
   <si>
     <t>AQD1100F</t>
   </si>
   <si>
     <t>Погружной дренажный насос (мощность 1100Вт; напор 13м; расход 21м3/час) кабель 8м (1/1шт)</t>
   </si>
   <si>
-    <t>9 839.12 руб.</t>
+    <t>8 842.75 руб.</t>
   </si>
   <si>
     <t>ZGR-001054</t>
   </si>
   <si>
-    <t>ZTP250C</t>
-[...2 lines deleted...]
-    <t>Погружной дренажный насос для чистой воды (мощность 250Вт; напор 6м; расход 5,5м3/час)  (1/4шт)</t>
+    <t>ZTP-250C</t>
+  </si>
+  <si>
+    <t>(В) Погружной дренажный насос для чистой воды (мощность 250Вт; напор 6м; расход 5,5м3/час)  (1/4шт)</t>
   </si>
   <si>
     <t>4 061.23 руб.</t>
   </si>
   <si>
     <t>ZGR-001055</t>
   </si>
   <si>
-    <t>ZTP400C</t>
-[...2 lines deleted...]
-    <t>Погружной дренажный насос для чистой воды (мощность 400Вт; напор 7,5м; расход 7,3м3/час)  (1/4шт)</t>
+    <t>ZTP-400C</t>
+  </si>
+  <si>
+    <t>(В) Погружной дренажный насос для чистой воды (мощность 400Вт; напор 7,5м; расход 7,3м3/час)  (1/4шт</t>
   </si>
   <si>
     <t>4 295.42 руб.</t>
   </si>
   <si>
     <t>ZGR-001056</t>
   </si>
   <si>
-    <t>ZTP550C</t>
-[...2 lines deleted...]
-    <t>- Погружной дренажный насос для чистой воды (мощность 550Вт; напор 8,5м; расход 10,5м3/час)  (1/4шт)</t>
+    <t>ZTP-550C</t>
+  </si>
+  <si>
+    <t>(В) - Погружной дренажный насос для чистой воды (мощность 550Вт; напор 8,5м; расход 10,5м3/час)  (1/</t>
   </si>
   <si>
     <t>4 774.85 руб.</t>
   </si>
   <si>
     <t>ZGR-001057</t>
   </si>
   <si>
-    <t>ZTP400D</t>
+    <t>ZTP-400D</t>
   </si>
   <si>
     <t>Погружной дренажный насос для грязной воды (мощность 400Вт; напор 5м; расход 7,5м3/час)  (1/4шт)</t>
   </si>
   <si>
-    <t>4 298.61 руб.</t>
+    <t>3 834.36 руб.</t>
   </si>
   <si>
     <t>ZGR-001058</t>
   </si>
   <si>
-    <t>ZTP550D</t>
-[...5 lines deleted...]
-    <t>4 686.71 руб.</t>
+    <t>ZTP-550D</t>
+  </si>
+  <si>
+    <t>Погружной дренажный насос для грязной воды (мощность 550Вт; напор 7м; расход 11,5м3/час)  (1/4шт)</t>
+  </si>
+  <si>
+    <t>4 221.84 руб.</t>
   </si>
   <si>
     <t>ZGR-001059</t>
   </si>
   <si>
-    <t>ZTP750D</t>
-[...5 lines deleted...]
-    <t>5 182.98 руб.</t>
+    <t>ZTP-750D</t>
+  </si>
+  <si>
+    <t>Погружной дренажный насос для грязной воды (мощность 750Вт; напор 8м; расход 12,6м3/час)  (1/4шт)</t>
+  </si>
+  <si>
+    <t>4 519.69 руб.</t>
   </si>
   <si>
     <t>ZGR-001122</t>
   </si>
   <si>
     <t>AQD750F</t>
   </si>
   <si>
     <t>Погружной дренажно-фекальный насос (мощность 750Вт; напор 11,88м; расход 16м3/час) кабель 8м (1/1шт)</t>
   </si>
   <si>
-    <t>9 987.86 руб.</t>
+    <t>8 983.76 руб.</t>
   </si>
   <si>
     <t>ZGR-001139</t>
   </si>
   <si>
     <t>AQD1100DF</t>
   </si>
   <si>
     <t>Погружной дренажно-фекальный насос с режущим ножом (мощность 1100Вт; напор 13м; расход 21 м3/час) ка</t>
   </si>
   <si>
-    <t>11 417.98 руб.</t>
+    <t>10 710.26 руб.</t>
   </si>
   <si>
     <t>ZGR-001213</t>
   </si>
   <si>
-    <t>ZTP400CN</t>
-[...2 lines deleted...]
-    <t>Погружной дренаж насос для ЧИСТОЙ воды С ДЕРЖАТЕЛЕМ поплавка (400Вт; 7,5м; 7,3м3/час)  (1/4шт)</t>
+    <t>ZTP-400CN</t>
+  </si>
+  <si>
+    <t>(В) Погружной дренаж насос для ЧИСТОЙ воды С ДЕРЖАТЕЛЕМ поплавка (400Вт; 7,5м; 7,3м3/час)  (1/4шт)</t>
   </si>
   <si>
     <t>4 293.87 руб.</t>
   </si>
   <si>
     <t>ZGR-001214</t>
   </si>
   <si>
-    <t>ZTP550C/CN</t>
+    <t>ZTP-550C/CN</t>
   </si>
   <si>
     <t>Погружной дренаж насос для ЧИСТОЙ воды С ДЕРЖАТЕЛЕМ поплавка (550Вт; 8,5м; 10,5м3/час)  (1/4шт)</t>
   </si>
   <si>
-    <t>4 775.51 руб.</t>
+    <t>4 172.11 руб.</t>
   </si>
   <si>
     <t>ZGR-001215</t>
   </si>
   <si>
-    <t>ZTP400DN</t>
-[...2 lines deleted...]
-    <t>Погружной дренаж насос для ГРЯЗНОЙ воды С ДЕРЖАТЕЛЕМ поплавка (400Вт; 5м; 7,5м3/час)  (1/4шт)</t>
+    <t>ZTP-400DN</t>
+  </si>
+  <si>
+    <t>(В) Погружной дренаж насос для ГРЯЗНОЙ воды С ДЕРЖАТЕЛЕМ поплавка (400Вт; 5м; 7,5м3/час)  (1/4шт)</t>
   </si>
   <si>
     <t>4 388.30 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>ZGR-001216</t>
   </si>
   <si>
-    <t>ZTP550DN</t>
-[...2 lines deleted...]
-    <t>Погружной дренаж насос для ГРЯЗНОЙ воды С ДЕРЖАТЕЛЕМ поплавка (550Вт; 7м; 11,5м3/час)  (1/4шт)</t>
+    <t>ZTP-550DN</t>
+  </si>
+  <si>
+    <t>(В) Погружной дренаж насос для ГРЯЗНОЙ воды С ДЕРЖАТЕЛЕМ поплавка (550Вт; 7м; 11,5м3/час)  (1/4шт)</t>
   </si>
   <si>
     <t>4 831.77 руб.</t>
   </si>
   <si>
     <t>ZGR-001217</t>
   </si>
   <si>
-    <t>ZTP750DN</t>
-[...2 lines deleted...]
-    <t>Погружной дренаж насос для ГРЯЗНОЙ воды С ДЕРЖАТЕЛЕМ поплавка (750Вт; 8м; 12,6м3/час)  (1/4шт)</t>
+    <t>ZTP-750DN</t>
+  </si>
+  <si>
+    <t>(В) Погружной дренаж насос для ГРЯЗНОЙ воды С ДЕРЖАТЕЛЕМ поплавка (750Вт; 8м; 12,6м3/час)  (1/4шт)</t>
   </si>
   <si>
     <t>5 099.78 руб.</t>
   </si>
   <si>
     <t>ZGR-001218</t>
   </si>
   <si>
-    <t>ZTP900DA</t>
+    <t>ZTP-900DA</t>
   </si>
   <si>
     <t>Погружной дренаж насос для ГРЯЗНОЙ воды ВНУТР ПОПЛАВОК (мощность 900Вт; напор 8,7м; расход 14м3/час)</t>
   </si>
   <si>
-    <t>6 290.47 руб.</t>
+    <t>5 214.27 руб.</t>
   </si>
   <si>
     <t>ZGR-001228</t>
   </si>
   <si>
     <t>WAV1100DF</t>
   </si>
   <si>
     <t>Погружной дренажный насос (мощность 1100Вт; напор 9м; расход 21м3/час) кабель 5м (1/1шт)</t>
   </si>
   <si>
-    <t>11 935.66 руб.</t>
+    <t>11 031.74 руб.</t>
   </si>
   <si>
     <t>ZGR-001243</t>
   </si>
   <si>
     <t>QDX1,5-12-0,25F</t>
   </si>
   <si>
     <t>Погружной дренажный насос  с термозащитой 250Вт, напор 12м; макс. расход 1,5 м3/час; кабель 10м</t>
   </si>
   <si>
-    <t>8 928.84 руб.</t>
+    <t>6 516.23 руб.</t>
   </si>
   <si>
     <t>ZGR-001244</t>
   </si>
   <si>
     <t>QDX1,5-17-0,37F</t>
   </si>
   <si>
     <t>Погружной дренажный насос с термозащитой 370Вт, напор 17м; макс. расход 1,5 м3/час; кабель 10м</t>
   </si>
   <si>
-    <t>9 081.07 руб.</t>
+    <t>7 069.15 руб.</t>
   </si>
   <si>
     <t>ZGR-001245</t>
   </si>
   <si>
     <t>QDX10-12-0,55F</t>
   </si>
   <si>
     <t>Погружной дренажный насос  с термозащитой 550Вт, напор 12м; макс. расход 10 м3/час; кабель 10м</t>
   </si>
   <si>
-    <t>11 338.10 руб.</t>
+    <t>8 274.50 руб.</t>
   </si>
   <si>
     <t>ZGR-001246</t>
   </si>
   <si>
     <t>QDX30-6-0,75F</t>
   </si>
   <si>
     <t>Погружной дренажный насос с термозащитой 750Вт, напор 6м; макс. расход 30 м3/час; кабель 10м</t>
   </si>
   <si>
-    <t>13 293.97 руб.</t>
+    <t>9 701.88 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001288</t>
+  </si>
+  <si>
+    <t>QDX40-7-1,1F</t>
+  </si>
+  <si>
+    <t>Погружной дренажный насос с термозащитой 1100Вт, напор 6м; макс. расход 40 м3/час; кабель 10м</t>
+  </si>
+  <si>
+    <t>12 910.54 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001328</t>
+  </si>
+  <si>
+    <t>WQV1800GF</t>
+  </si>
+  <si>
+    <t>Погружной дренажно-фекальный насос с реж. ножом (1800Вт; напор 17м; расход 300л/мин) кабель 7м</t>
+  </si>
+  <si>
+    <t>19 563.79 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1632,51 +1659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L31"/>
+  <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1684,51 +1711,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J31)</f>
+        <f>SUM(J2:J33)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1840,226 +1867,226 @@
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>5</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*9665.93</f>
+        <f>J7*8697.90</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833379</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*12713.13</f>
+        <f>J8*10603.41</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>833380</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*13658.55</f>
+        <f>J9*12265.93</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>833381</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2">
         <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*15276.13</f>
+        <f>J10*13954.53</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>833382</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*18801.39</f>
+        <f>J11*16918.46</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>833383</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*9839.12</f>
+        <f>J12*8842.75</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>833384</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
@@ -2155,191 +2182,191 @@
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*4298.61</f>
+        <f>J16*3834.36</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>833388</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*4686.71</f>
+        <f>J17*4221.84</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>833389</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*5182.98</f>
+        <f>J18*4519.69</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>837269</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*9987.86</f>
+        <f>J19*8983.76</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>839076</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*11417.98</f>
+        <f>J20*10710.26</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>874005</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
@@ -2353,381 +2380,451 @@
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4293.87</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>874006</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*4775.51</f>
+        <f>J22*4172.11</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>874007</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*4388.30</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>874008</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*4831.77</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>874009</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*5099.78</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>874010</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G26" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*6290.47</f>
+        <f>J26*5214.27</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>877763</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*11935.66</f>
+        <f>J27*11031.74</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>882305</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*8928.84</f>
+        <f>J28*6516.23</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>882306</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G29" s="2">
         <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*9081.07</f>
+        <f>J29*7069.15</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>882307</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G30" s="2">
         <v>2</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*11338.10</f>
+        <f>J30*8274.50</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>882308</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G31" s="2">
         <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*13293.97</f>
+        <f>J31*9701.88</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" outlineLevel="4">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>956580</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*12910.54</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" outlineLevel="4">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>956620</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G33" s="2">
+        <v>1</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*19563.79</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>