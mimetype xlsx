--- v1 (2026-06-15)
+++ v2 (2026-08-03)
@@ -66,51 +66,51 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Дренажные насосы</t>
   </si>
   <si>
     <t>Дренажные насосы ZEGOR</t>
   </si>
   <si>
     <t>VVR-000141</t>
   </si>
   <si>
     <t>VRKQ250</t>
   </si>
   <si>
     <t>НАСОС ПОГРУЖНОЙ ДРЕНАЖНЫЙ ДЛЯ ЧИСТОЙ ВОДЫ 250ВТ  ViEiR  (6шт)</t>
   </si>
   <si>
-    <t>4 190.97 руб.</t>
+    <t>4 315.92 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-000207</t>
   </si>
   <si>
     <t>ZTP-250CN</t>
   </si>
   <si>
     <t>(В) Погружной дренаж насос для ЧИСТОЙ воды С ДЕРЖАТЕЛЕМ поплавка (250Вт; 6м; 5,5м3/час)  (1/4шт)</t>
   </si>
   <si>
     <t>4 294.72 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-001048</t>
   </si>
   <si>
     <t>WQV250F</t>
   </si>
@@ -547,51 +547,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d372d_5f8f_11eb_822d_003048fd731b_59221639_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f65cf9_5ed3_11ee_a4ca_047c1617b143_5922163b_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb78_ce20_11eb_82ca_003048fd731b_a15553d8_602e_11ec_a20b_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb7a_ce20_11eb_82ca_003048fd731b_a15553d9_602e_11ec_a20b_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb7c_ce20_11eb_82ca_003048fd731b_a15553da_602e_11ec_a20b_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb7e_ce20_11eb_82ca_003048fd731b_a15553db_602e_11ec_a20b_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb80_ce20_11eb_82ca_003048fd731b_a15553dc_602e_11ec_a20b_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb82_ce20_11eb_82ca_003048fd731b_a15553dd_602e_11ec_a20b_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb84_ce20_11eb_82ca_003048fd731b_a15553de_602e_11ec_a20b_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb86_ce20_11eb_82ca_003048fd731b_a15553df_602e_11ec_a20b_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb88_ce20_11eb_82ca_003048fd731b_a15553e0_602e_11ec_a20b_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb8a_ce20_11eb_82ca_003048fd731b_a15553e1_602e_11ec_a20b_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb8c_ce20_11eb_82ca_003048fd731b_a15553e2_602e_11ec_a20b_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb8e_ce20_11eb_82ca_003048fd731b_a15553e3_602e_11ec_a20b_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba1_3e5b_11ec_836e_003048fd731b_a15553e4_602e_11ec_a20b_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee4_55f9_11ec_a208_00259070b487_aaacbe30_602e_11ec_a20b_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a77_9ced_11ed_a3c6_047c1617b143_5922163c_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a79_9ced_11ed_a3c6_047c1617b143_5922163e_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a7b_9ced_11ed_a3c6_047c1617b143_5922163d_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a7d_9ced_11ed_a3c6_047c1617b143_5922163f_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a7f_9ced_11ed_a3c6_047c1617b143_59221640_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a81_9ced_11ed_a3c6_047c1617b143_59221641_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e411c_d31e_11ed_a411_047c1617b143_5922163a_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442dc_c2d4_11ee_a54c_047c1617b143_59221649_11fe_11ef_a5b8_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442de_c2d4_11ee_a54c_047c1617b143_5922164b_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e0_c2d4_11ee_a54c_047c1617b143_5922164d_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e2_c2d4_11ee_a54c_047c1617b143_5922164f_11fe_11ef_a5b8_047c1617b14327.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d372d_5f8f_11eb_822d_003048fd731b_59221639_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f65cf9_5ed3_11ee_a4ca_047c1617b143_5922163b_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb78_ce20_11eb_82ca_003048fd731b_a15553d8_602e_11ec_a20b_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb7a_ce20_11eb_82ca_003048fd731b_a15553d9_602e_11ec_a20b_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb7c_ce20_11eb_82ca_003048fd731b_a15553da_602e_11ec_a20b_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb7e_ce20_11eb_82ca_003048fd731b_a15553db_602e_11ec_a20b_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb80_ce20_11eb_82ca_003048fd731b_a15553dc_602e_11ec_a20b_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb82_ce20_11eb_82ca_003048fd731b_a15553dd_602e_11ec_a20b_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb84_ce20_11eb_82ca_003048fd731b_a15553de_602e_11ec_a20b_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb86_ce20_11eb_82ca_003048fd731b_a15553df_602e_11ec_a20b_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb88_ce20_11eb_82ca_003048fd731b_a15553e0_602e_11ec_a20b_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb8a_ce20_11eb_82ca_003048fd731b_a15553e1_602e_11ec_a20b_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb8c_ce20_11eb_82ca_003048fd731b_a15553e2_602e_11ec_a20b_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb8e_ce20_11eb_82ca_003048fd731b_a15553e3_602e_11ec_a20b_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba1_3e5b_11ec_836e_003048fd731b_a15553e4_602e_11ec_a20b_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee4_55f9_11ec_a208_00259070b487_aaacbe30_602e_11ec_a20b_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a77_9ced_11ed_a3c6_047c1617b143_5922163c_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a79_9ced_11ed_a3c6_047c1617b143_5922163e_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a7b_9ced_11ed_a3c6_047c1617b143_5922163d_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a7d_9ced_11ed_a3c6_047c1617b143_5922163f_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a7f_9ced_11ed_a3c6_047c1617b143_59221640_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a81_9ced_11ed_a3c6_047c1617b143_59221641_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e411c_d31e_11ed_a411_047c1617b143_5922163a_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442dc_c2d4_11ee_a54c_047c1617b143_59221649_11fe_11ef_a5b8_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442de_c2d4_11ee_a54c_047c1617b143_5922164b_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e0_c2d4_11ee_a54c_047c1617b143_5922164d_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e2_c2d4_11ee_a54c_047c1617b143_5922164f_11fe_11ef_a5b8_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ce_43e5_11f1_a8b5_047c1617b143_bf5c2f15_7149_11f1_a8f1_047c1617b14328.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1362,50 +1362,80 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1797,51 +1827,51 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*4190.97</f>
+        <f>J5*4315.92</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>879987</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="2">
@@ -1855,51 +1885,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*4294.72</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>833378</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*8697.90</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833379</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -2170,51 +2200,51 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4774.85</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>833387</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3834.36</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>833388</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -2240,51 +2270,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*4221.84</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>833389</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*4519.69</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>837269</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
@@ -2310,51 +2340,51 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*8983.76</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>839076</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*10710.26</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>874005</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
@@ -2380,51 +2410,51 @@
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4293.87</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>874006</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*4172.11</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>874007</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
@@ -2520,51 +2550,51 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*5099.78</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>874010</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G26" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*5214.27</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>877763</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D27" s="1" t="s">
@@ -2747,51 +2777,51 @@
       </c>
       <c r="E32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*12910.54</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" outlineLevel="4">
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>956620</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G33" s="2">
         <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>