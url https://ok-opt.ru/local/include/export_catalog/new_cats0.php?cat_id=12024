--- v2 (2026-08-03)
+++ v3 (2026-09-21)
@@ -66,51 +66,51 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Дренажные насосы</t>
   </si>
   <si>
     <t>Дренажные насосы ZEGOR</t>
   </si>
   <si>
     <t>VVR-000141</t>
   </si>
   <si>
     <t>VRKQ250</t>
   </si>
   <si>
     <t>НАСОС ПОГРУЖНОЙ ДРЕНАЖНЫЙ ДЛЯ ЧИСТОЙ ВОДЫ 250ВТ  ViEiR  (6шт)</t>
   </si>
   <si>
-    <t>4 315.92 руб.</t>
+    <t>4 559.19 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-000207</t>
   </si>
   <si>
     <t>ZTP-250CN</t>
   </si>
   <si>
     <t>(В) Погружной дренаж насос для ЧИСТОЙ воды С ДЕРЖАТЕЛЕМ поплавка (250Вт; 6м; 5,5м3/час)  (1/4шт)</t>
   </si>
   <si>
     <t>4 294.72 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-001048</t>
   </si>
   <si>
     <t>WQV250F</t>
   </si>
@@ -1827,51 +1827,51 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*4315.92</f>
+        <f>J5*4559.19</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>879987</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="2">
@@ -1885,51 +1885,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*4294.72</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>833378</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*8697.90</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833379</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -2200,51 +2200,51 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4774.85</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>833387</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3834.36</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>833388</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -2270,51 +2270,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*4221.84</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>833389</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*4519.69</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>837269</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
@@ -2340,51 +2340,51 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*8983.76</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>839076</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*10710.26</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>874005</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
@@ -2550,51 +2550,51 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*5099.78</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>874010</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G26" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*5214.27</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>877763</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D27" s="1" t="s">