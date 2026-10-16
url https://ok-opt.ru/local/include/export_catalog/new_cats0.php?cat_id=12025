--- v2 (2026-08-24)
+++ v3 (2026-10-16)
@@ -150,51 +150,51 @@
   <si>
     <t>Насосная станция чугун с баком 24л (мощность 1100Вт; напор 47м; расход 3м3/час) (1шт)</t>
   </si>
   <si>
     <t>13 880.04 руб.</t>
   </si>
   <si>
     <t>ZGR-001123</t>
   </si>
   <si>
     <t>AUAB60</t>
   </si>
   <si>
     <t>Насосная станция чугун, с баком 20л (мощность 370Вт; напор 35м; расход 2,1 м3/час, до 8м) (1шт)</t>
   </si>
   <si>
     <t>9 161.58 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>ZGR-001125</t>
   </si>
   <si>
-    <t>AUZTP-800</t>
+    <t>AUZTP-800E</t>
   </si>
   <si>
     <t>Насосная станция пластик, с баком 24л (мощность 800Вт; напор 40м; расход 2,85 м3/час) (1шт)</t>
   </si>
   <si>
     <t>10 872.70 руб.</t>
   </si>
   <si>
     <t>ZGR-001127</t>
   </si>
   <si>
     <t>AUAET-120L</t>
   </si>
   <si>
     <t>Насосная станция чугун, с баком 24л (мощность 1100Вт; напор 45м; расход 3,3 м3/час, до 8м) (1шт)</t>
   </si>
   <si>
     <t>12 086.37 руб.</t>
   </si>
   <si>
     <t>ZGR-001130</t>
   </si>
   <si>
     <t>AUAET-120S</t>
   </si>
@@ -592,51 +592,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b6_ce20_11eb_82ca_003048fd731b_5922166f_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ba_ce20_11eb_82ca_003048fd731b_a15553f1_602e_11ec_a20b_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c0_ce20_11eb_82ca_003048fd731b_59221668_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c2_ce20_11eb_82ca_003048fd731b_5922166a_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c4_ce20_11eb_82ca_003048fd731b_59221669_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c6_ce20_11eb_82ca_003048fd731b_5922166c_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba3_3e5b_11ec_836e_003048fd731b_59221664_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba7_3e5b_11ec_836e_003048fd731b_59221663_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbab_3e5b_11ec_836e_003048fd731b_59221666_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbb1_3e5b_11ec_836e_003048fd731b_59221667_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deea_55f9_11ec_a208_00259070b487_5922166e_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03f_aa62_11ec_a25d_00259070b487_59221665_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c041_aa62_11ec_a25d_00259070b487_5922166d_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15b_b63d_11ec_a26a_00259070b487_59221671_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a159_b63d_11ec_a26a_00259070b487_5922166b_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15d_b63d_11ec_a26a_00259070b487_5922165d_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15f_b63d_11ec_a26a_00259070b487_59221672_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a83_9ced_11ed_a3c6_047c1617b143_59221673_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a85_9ced_11ed_a3c6_047c1617b143_59221675_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a87_9ced_11ed_a3c6_047c1617b143_5922165b_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a1_3fea_11ee_a4a3_047c1617b143_5922165f_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e4_c2d4_11ee_a54c_047c1617b143_59221670_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5148_ce27_11ee_a55d_047c1617b143_59221661_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10de_469b_11ef_a5fc_047c1617b143_21d4f5b7_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e8_469b_11ef_a5fc_047c1617b143_21d4f5b8_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63125_1e49_11ef_a5c8_047c1617b143_14e1e0c2_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ea_469b_11ef_a5fc_047c1617b143_14e1e0c3_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e6_43e5_11f1_a8b5_047c1617b143_bf5c2f26_7149_11f1_a8f1_047c1617b14328.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b6_ce20_11eb_82ca_003048fd731b_5922166f_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ba_ce20_11eb_82ca_003048fd731b_a15553f1_602e_11ec_a20b_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c0_ce20_11eb_82ca_003048fd731b_59221668_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c2_ce20_11eb_82ca_003048fd731b_5922166a_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c4_ce20_11eb_82ca_003048fd731b_59221669_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c6_ce20_11eb_82ca_003048fd731b_5922166c_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba3_3e5b_11ec_836e_003048fd731b_59221664_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba7_3e5b_11ec_836e_003048fd731b_59221663_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbab_3e5b_11ec_836e_003048fd731b_59221666_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbb1_3e5b_11ec_836e_003048fd731b_59221667_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deea_55f9_11ec_a208_00259070b487_5922166e_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03f_aa62_11ec_a25d_00259070b487_59221665_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c041_aa62_11ec_a25d_00259070b487_5922166d_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15b_b63d_11ec_a26a_00259070b487_59221671_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a159_b63d_11ec_a26a_00259070b487_5922166b_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15d_b63d_11ec_a26a_00259070b487_5922165d_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15f_b63d_11ec_a26a_00259070b487_59221672_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a83_9ced_11ed_a3c6_047c1617b143_59221673_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a85_9ced_11ed_a3c6_047c1617b143_59221675_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a87_9ced_11ed_a3c6_047c1617b143_5922165b_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a1_3fea_11ee_a4a3_047c1617b143_5922165f_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e4_c2d4_11ee_a54c_047c1617b143_59221670_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5148_ce27_11ee_a55d_047c1617b143_59221661_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10de_469b_11ef_a5fc_047c1617b143_21d4f5b7_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e8_469b_11ef_a5fc_047c1617b143_21d4f5b8_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63125_1e49_11ef_a5c8_047c1617b143_14e1e0c2_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ea_469b_11ef_a5fc_047c1617b143_14e1e0c3_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7d0_43e5_11f1_a8b5_047c1617b143_bf5c2f27_7149_11f1_a8f1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7d2_43e5_11f1_a8b5_047c1617b143_bf5c2f28_7149_11f1_a8f1_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7d4_43e5_11f1_a8b5_047c1617b143_bf5c2f29_7149_11f1_a8f1_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e2_43e5_11f1_a8b5_047c1617b143_bf5c2f25_7149_11f1_a8f1_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e4_43e5_11f1_a8b5_047c1617b143_bf5c2f24_7149_11f1_a8f1_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e6_43e5_11f1_a8b5_047c1617b143_bf5c2f26_7149_11f1_a8f1_047c1617b14333.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1411,63 +1411,213 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPr id="33" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2035,51 +2185,51 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*10627.44</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>833401</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*13880.04</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>837270</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -2105,121 +2255,121 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*9161.58</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>837272</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*10872.70</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837274</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*12086.37</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>837277</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*11933.56</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>839079</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
@@ -2245,51 +2395,51 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*14496.65</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>858839</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*10302.75</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>858840</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -2455,51 +2605,51 @@
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*29404.07</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>874011</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*7590.64</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>874012</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
@@ -2700,278 +2850,278 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*5513.06</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883382</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G29" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*11851.68</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883189</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G30" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*19533.27</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883383</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G31" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*21308.20</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" outlineLevel="4">
+    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>956621</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G32" s="2">
         <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*6142.49</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" outlineLevel="4">
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>956622</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G33" s="2">
         <v>4</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*8515.52</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" outlineLevel="4">
+    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>956623</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G34" s="2">
         <v>4</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*9330.37</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" outlineLevel="4">
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>956630</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*66069.01</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" outlineLevel="4">
+    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>956631</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>