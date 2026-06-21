--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -93,243 +93,402 @@
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000116</t>
   </si>
   <si>
     <t>VRS600</t>
   </si>
   <si>
     <t>НАСОС ПОВЕРХНОСТНЫЙ  600ВТ (ПЛАСТИК) "ViEiR" (1шт) AQPE370</t>
   </si>
   <si>
     <t>6 204.87 руб.</t>
   </si>
   <si>
     <t>ZGR-001060</t>
   </si>
   <si>
     <t>QB60</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 370Вт; напор 40м; расход 2,1м3/час; глуб всасыв до 8м)</t>
   </si>
   <si>
-    <t>4 651.49 руб.</t>
+    <t>4 121.72 руб.</t>
   </si>
   <si>
     <t>ZGR-001061</t>
   </si>
   <si>
     <t>QB80</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 750Вт; напор 53м; расход 2,7м3/час; глуб всасыв до 8м)</t>
   </si>
   <si>
-    <t>8 101.67 руб.</t>
+    <t>7 281.24 руб.</t>
   </si>
   <si>
     <t>ZGR-001062</t>
   </si>
   <si>
     <t>AB60</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 370Вт; напор 35м; расход 2,1м3/час; глуб всасывдо 8м)</t>
   </si>
   <si>
-    <t>4 272.47 руб.</t>
+    <t>3 733.15 руб.</t>
   </si>
   <si>
     <t>ZGR-001064</t>
   </si>
   <si>
     <t>JS-120S</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 1100Вт; напор 47м; расход 3,0м3/час; глуб всасыв до 8м)(1шт)</t>
   </si>
   <si>
-    <t>11 908.02 руб.</t>
+    <t>10 404.85 руб.</t>
   </si>
   <si>
     <t>ZGR-001066</t>
   </si>
   <si>
     <t>JET-100L</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (750Вт; напор 48м; расход 3,0м3/час; глуб всасыв до 8м)(1шт)</t>
   </si>
   <si>
-    <t>9 812.46 руб.</t>
+    <t>8 573.81 руб.</t>
   </si>
   <si>
     <t>ZGR-001067</t>
   </si>
   <si>
     <t>JET-120S</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (1100Вт; напор 47м; расход 3,0м3/час; глуб всасыв до 8м)(1шт)</t>
   </si>
   <si>
-    <t>10 112.46 руб.</t>
+    <t>8 835.95 руб.</t>
   </si>
   <si>
     <t>ZGR-001072</t>
   </si>
   <si>
     <t>AET-120L</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 1100Вт; напор 45м; расход 3,3м3/час; всасыв до 8м)(1шт)</t>
   </si>
   <si>
-    <t>8 455.59 руб.</t>
+    <t>7 388.23 руб.</t>
   </si>
   <si>
     <t>ZGR-001073</t>
   </si>
   <si>
     <t>AET-120S</t>
   </si>
   <si>
     <t>Поверхностный центробежный насос (мощность 1100Вт; напор 45м; расход 3,0м3/час; всасыв до 8м)(1шт)</t>
   </si>
   <si>
-    <t>8 380.64 руб.</t>
+    <t>7 322.74 руб.</t>
   </si>
   <si>
     <t>ZGR-001124</t>
   </si>
   <si>
     <t>ZTP800</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 800Вт; напор 40м; расход 2,85м3/час)</t>
   </si>
   <si>
-    <t>7 668.28 руб.</t>
+    <t>6 164.28 руб.</t>
   </si>
   <si>
     <t>ZGR-001126</t>
   </si>
   <si>
-    <t>СРМ 158</t>
+    <t>СРМ158</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 750Вт; напор 32м; расход 6,0м3/час)</t>
   </si>
   <si>
-    <t>11 082.21 руб.</t>
+    <t>9 683.28 руб.</t>
   </si>
   <si>
     <t>ZGR-001129</t>
   </si>
   <si>
     <t>JET-120L</t>
   </si>
   <si>
     <t>Поверхностный центробежный насос (мощность 1100Вт; напор 53м; расход 3,3м3/час)</t>
   </si>
   <si>
-    <t>10 619.96 руб.</t>
+    <t>9 279.38 руб.</t>
   </si>
   <si>
     <t>ZGR-001140</t>
   </si>
   <si>
     <t>АB80</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 1750Вт; напор 47м; расход 2,7 м3/час)</t>
   </si>
   <si>
-    <t>6 525.09 руб.</t>
+    <t>5 701.42 руб.</t>
   </si>
   <si>
     <t>ZGR-001141</t>
   </si>
   <si>
     <t>AS-120S</t>
   </si>
   <si>
     <t>Поверхностный центробежный насос (мощность 1100Вт; напор 42м; расход 3,0 м3/час)</t>
   </si>
   <si>
-    <t>8 061.77 руб.</t>
+    <t>7 044.12 руб.</t>
   </si>
   <si>
     <t>ZGR-001176</t>
   </si>
   <si>
     <t>ZOTA110</t>
   </si>
   <si>
     <t>Поверхностный центробежный насос (мощность 1100Вт; напор 45м; расход 4,5м3/час; (1шт)</t>
   </si>
   <si>
-    <t>13 490.33 руб.</t>
+    <t>11 787.43 руб.</t>
   </si>
   <si>
     <t>ZGR-001177</t>
   </si>
   <si>
     <t>ZOTA150</t>
   </si>
   <si>
     <t>Поверхностный центробежный насос (мощность 1500Вт; напор 55м; расход 5,4м3/час; (1шт)</t>
   </si>
   <si>
-    <t>23 409.24 руб.</t>
+    <t>20 454.26 руб.</t>
   </si>
   <si>
     <t>ZGR-001232</t>
   </si>
   <si>
-    <t>СРМ 130</t>
+    <t>СРМ130</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 370Вт; напор 22м; расход 3,6м3/час)</t>
   </si>
   <si>
-    <t>6 923.70 руб.</t>
+    <t>6 366.17 руб.</t>
   </si>
   <si>
     <t>ZGR-001233</t>
   </si>
   <si>
-    <t>СРМ 146</t>
+    <t>СРМ146</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 550Вт; напор 28м; расход 4,8м3/час)</t>
   </si>
   <si>
-    <t>8 748.21 руб.</t>
+    <t>8 182.22 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001277</t>
+  </si>
+  <si>
+    <t>ZTK370</t>
+  </si>
+  <si>
+    <t>Центробежный поверхностный насос (370Вт, напор 20м, макс расход 50л/мин) (1шт)</t>
+  </si>
+  <si>
+    <t>6 720.25 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001278</t>
+  </si>
+  <si>
+    <t>ZTK550</t>
+  </si>
+  <si>
+    <t>Центробежный поверхностный насос (550Вт, напор 21м, макс расход 67л/мин) (1шт)</t>
+  </si>
+  <si>
+    <t>8 397.42 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001279</t>
+  </si>
+  <si>
+    <t>ZTK1100</t>
+  </si>
+  <si>
+    <t>Центробежный поверхностный насос (1100Вт, напор 22м, макс расход 133л/мин) (1шт)</t>
+  </si>
+  <si>
+    <t>10 638.47 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001280</t>
+  </si>
+  <si>
+    <t>ATK370</t>
+  </si>
+  <si>
+    <t>5 436.35 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001281</t>
+  </si>
+  <si>
+    <t>ATK550</t>
+  </si>
+  <si>
+    <t>6 887.97 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001282</t>
+  </si>
+  <si>
+    <t>ATK1100</t>
+  </si>
+  <si>
+    <t>8 698.16 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001289</t>
+  </si>
+  <si>
+    <t>AB60E</t>
+  </si>
+  <si>
+    <t>Поверхностный вихревой насос (мощность 300Вт; напор 23м; расход 25л/мин; глуб всасыв до 5м) (1/6шт)</t>
+  </si>
+  <si>
+    <t>2 937.86 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001290</t>
+  </si>
+  <si>
+    <t>АB80E</t>
+  </si>
+  <si>
+    <t>Поверхностный вихревой насос (мощность 750Вт; напор 45м; расход 47л/мин; глуб всасыв до 5м) (1/2шт)</t>
+  </si>
+  <si>
+    <t>5 127.91 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001332</t>
+  </si>
+  <si>
+    <t>ZOTA110A Pro</t>
+  </si>
+  <si>
+    <t>PRO Поверхностный центробежный насос (мощность 1100Вт; напор 45м; расход 4,5м3/час</t>
+  </si>
+  <si>
+    <t>10 605.44 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001333</t>
+  </si>
+  <si>
+    <t>ZMH4S-1075</t>
+  </si>
+  <si>
+    <t>Поверхностный многоступенчатый насос (750Вт; напор 45м; расход 5,4м3/час)</t>
+  </si>
+  <si>
+    <t>16 010.25 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001334</t>
+  </si>
+  <si>
+    <t>ZMH5S-1100</t>
+  </si>
+  <si>
+    <t>Поверхностный многоступенчатый насос (1000Вт; напор 58м; расход 5,4м3/час)</t>
+  </si>
+  <si>
+    <t>17 986.22 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001335</t>
+  </si>
+  <si>
+    <t>ZMH4S-1135</t>
+  </si>
+  <si>
+    <t>Поверхностный многоступенчатый насос (1350Вт; напор 52м; расход 10,2м3/час)</t>
+  </si>
+  <si>
+    <t>21 109.23 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001336</t>
+  </si>
+  <si>
+    <t>ZMH5S-1165</t>
+  </si>
+  <si>
+    <t>Поверхностный многоступенчатый насос (1650Вт; напор 65м; расход 10,2м3/час)</t>
+  </si>
+  <si>
+    <t>23 560.73 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001337</t>
+  </si>
+  <si>
+    <t>ZMH6S-1210</t>
+  </si>
+  <si>
+    <t>Поверхностный многоступенчатый насос (2100Вт; напор 78м; расход 10,2м3/час)</t>
+  </si>
+  <si>
+    <t>29 292.68 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1293,51 +1452,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L23"/>
+  <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1345,51 +1504,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J23)</f>
+        <f>SUM(J2:J37)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1489,626 +1648,1116 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*6204.87</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>833390</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*4651.49</f>
+        <f>J7*4121.72</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833391</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*8101.67</f>
+        <f>J8*7281.24</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>833392</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*4272.47</f>
+        <f>J9*3733.15</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>833394</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*11908.02</f>
+        <f>J10*10404.85</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>833396</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*9812.46</f>
+        <f>J11*8573.81</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>833397</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*10112.46</f>
+        <f>J12*8835.95</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>833402</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*8455.59</f>
+        <f>J13*7388.23</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>833403</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
         <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*8380.64</f>
+        <f>J14*7322.74</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>837271</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*7668.28</f>
+        <f>J15*6164.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>837273</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*11082.21</f>
+        <f>J16*9683.28</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>837276</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*10619.96</f>
+        <f>J17*9279.38</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>839077</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G18" s="2">
         <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*6525.09</f>
+        <f>J18*5701.42</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>839078</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="2">
         <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8061.77</f>
+        <f>J19*7044.12</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>858841</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*13490.33</f>
+        <f>J20*11787.43</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>858842</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2">
         <v>2</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*23409.24</f>
+        <f>J21*20454.26</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>879332</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G22" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*6923.70</f>
+        <f>J22*6366.17</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>879333</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2">
+        <v>3</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="2" t="str">
+        <f>J23*8182.22</f>
+        <v>0</v>
+      </c>
+      <c r="L23" s="5"/>
+    </row>
+    <row r="24" spans="1:12" outlineLevel="4">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>956573</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="2">
         <v>1</v>
       </c>
-      <c r="H23" s="2">
-[...12 lines deleted...]
-      <c r="L23" s="5"/>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24" s="2" t="str">
+        <f>J24*6720.25</f>
+        <v>0</v>
+      </c>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" outlineLevel="4">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>956574</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="G25" s="2">
+        <v>1</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*8397.42</f>
+        <v>0</v>
+      </c>
+      <c r="L25" s="5"/>
+    </row>
+    <row r="26" spans="1:12" outlineLevel="4">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1">
+        <v>956575</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G26" s="2">
+        <v>1</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K26" s="2" t="str">
+        <f>J26*10638.47</f>
+        <v>0</v>
+      </c>
+      <c r="L26" s="5"/>
+    </row>
+    <row r="27" spans="1:12" outlineLevel="4">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1">
+        <v>956576</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G27" s="2">
+        <v>1</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="2" t="str">
+        <f>J27*5436.35</f>
+        <v>0</v>
+      </c>
+      <c r="L27" s="5"/>
+    </row>
+    <row r="28" spans="1:12" outlineLevel="4">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1">
+        <v>956577</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G28" s="2">
+        <v>1</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" s="2" t="str">
+        <f>J28*6887.97</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" outlineLevel="4">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1">
+        <v>956578</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G29" s="2">
+        <v>1</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" s="2" t="str">
+        <f>J29*8698.16</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="5"/>
+    </row>
+    <row r="30" spans="1:12" outlineLevel="4">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>956581</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G30" s="2">
+        <v>3</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" s="2" t="str">
+        <f>J30*2937.86</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" outlineLevel="4">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>956582</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="G31" s="2">
+        <v>4</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="2" t="str">
+        <f>J31*5127.91</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" outlineLevel="4">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>956624</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G32" s="2">
+        <v>2</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*10605.44</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" outlineLevel="4">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>956625</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="G33" s="2">
+        <v>2</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*16010.25</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:12" outlineLevel="4">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>956626</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="G34" s="2">
+        <v>2</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*17986.22</f>
+        <v>0</v>
+      </c>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" outlineLevel="4">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>956627</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G35" s="2">
+        <v>1</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*21109.23</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:12" outlineLevel="4">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>956628</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="G36" s="2">
+        <v>1</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*23560.73</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" outlineLevel="4">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>956629</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="G37" s="2">
+        <v>1</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*29292.68</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>