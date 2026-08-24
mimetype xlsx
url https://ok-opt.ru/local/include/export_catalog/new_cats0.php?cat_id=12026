--- v1 (2026-06-21)
+++ v2 (2026-08-24)
@@ -16,116 +16,116 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Поверхностные насосы</t>
   </si>
   <si>
     <t>Поверхностные насосы ZEGOR</t>
   </si>
   <si>
     <t>NAS-710003</t>
   </si>
   <si>
     <t>AQPF370</t>
   </si>
   <si>
     <t>насос поверхностный для чистой воды   500ВТ  (1шт)</t>
   </si>
   <si>
-    <t>6 306.30 руб.</t>
+    <t>6 606.60 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000116</t>
   </si>
   <si>
     <t>VRS600</t>
   </si>
   <si>
     <t>НАСОС ПОВЕРХНОСТНЫЙ  600ВТ (ПЛАСТИК) "ViEiR" (1шт) AQPE370</t>
   </si>
   <si>
-    <t>6 204.87 руб.</t>
+    <t>6 695.92 руб.</t>
   </si>
   <si>
     <t>ZGR-001060</t>
   </si>
   <si>
     <t>QB60</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 370Вт; напор 40м; расход 2,1м3/час; глуб всасыв до 8м)</t>
   </si>
   <si>
     <t>4 121.72 руб.</t>
   </si>
   <si>
     <t>ZGR-001061</t>
   </si>
   <si>
     <t>QB80</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 750Вт; напор 53м; расход 2,7м3/час; глуб всасыв до 8м)</t>
   </si>
   <si>
     <t>7 281.24 руб.</t>
   </si>
@@ -361,50 +361,53 @@
     <t>ATK550</t>
   </si>
   <si>
     <t>6 887.97 руб.</t>
   </si>
   <si>
     <t>ZGR-001282</t>
   </si>
   <si>
     <t>ATK1100</t>
   </si>
   <si>
     <t>8 698.16 руб.</t>
   </si>
   <si>
     <t>ZGR-001289</t>
   </si>
   <si>
     <t>AB60E</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 300Вт; напор 23м; расход 25л/мин; глуб всасыв до 5м) (1/6шт)</t>
   </si>
   <si>
     <t>2 937.86 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>ZGR-001290</t>
   </si>
   <si>
     <t>АB80E</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 750Вт; напор 45м; расход 47л/мин; глуб всасыв до 5м) (1/2шт)</t>
   </si>
   <si>
     <t>5 127.91 руб.</t>
   </si>
   <si>
     <t>ZGR-001332</t>
   </si>
   <si>
     <t>ZOTA110A Pro</t>
   </si>
   <si>
     <t>PRO Поверхностный центробежный насос (мощность 1100Вт; напор 45м; расход 4,5м3/час</t>
   </si>
   <si>
     <t>10 605.44 руб.</t>
   </si>
@@ -580,51 +583,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a7fa_3767_11ea_810f_003048fd731b_8229595e_3773_11ea_810f_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5927a_4009_11ec_8370_003048fd731b_d92286a8_f1db_11ef_a6e1_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb90_ce20_11eb_82ca_003048fd731b_a1555423_602e_11ec_a20b_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb92_ce20_11eb_82ca_003048fd731b_a1555424_602e_11ec_a20b_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b4_ce20_11eb_82ca_003048fd731b_a1555425_602e_11ec_a20b_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b8_ce20_11eb_82ca_003048fd731b_a1555426_602e_11ec_a20b_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35bc_ce20_11eb_82ca_003048fd731b_a1555427_602e_11ec_a20b_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35be_ce20_11eb_82ca_003048fd731b_a1555428_602e_11ec_a20b_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c8_ce20_11eb_82ca_003048fd731b_a1555429_602e_11ec_a20b_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ca_ce20_11eb_82ca_003048fd731b_a155542a_602e_11ec_a20b_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba5_3e5b_11ec_836e_003048fd731b_a155542b_602e_11ec_a20b_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba9_3e5b_11ec_836e_003048fd731b_a155542c_602e_11ec_a20b_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbaf_3e5b_11ec_836e_003048fd731b_a155542d_602e_11ec_a20b_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee6_55f9_11ec_a208_00259070b487_aaacbe31_602e_11ec_a20b_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee8_55f9_11ec_a208_00259070b487_aaacbe32_602e_11ec_a20b_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c043_aa62_11ec_a25d_00259070b487_59221688_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c045_aa62_11ec_a25d_00259070b487_5922168a_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e99d_3fea_11ee_a4a3_047c1617b143_5922168c_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e99f_3fea_11ee_a4a3_047c1617b143_5922168d_11fe_11ef_a5b8_047c1617b14319.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a7fa_3767_11ea_810f_003048fd731b_8229595e_3773_11ea_810f_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5927a_4009_11ec_8370_003048fd731b_d92286a8_f1db_11ef_a6e1_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb90_ce20_11eb_82ca_003048fd731b_a1555423_602e_11ec_a20b_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb92_ce20_11eb_82ca_003048fd731b_a1555424_602e_11ec_a20b_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b4_ce20_11eb_82ca_003048fd731b_a1555425_602e_11ec_a20b_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b8_ce20_11eb_82ca_003048fd731b_a1555426_602e_11ec_a20b_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35bc_ce20_11eb_82ca_003048fd731b_a1555427_602e_11ec_a20b_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35be_ce20_11eb_82ca_003048fd731b_a1555428_602e_11ec_a20b_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c8_ce20_11eb_82ca_003048fd731b_a1555429_602e_11ec_a20b_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ca_ce20_11eb_82ca_003048fd731b_a155542a_602e_11ec_a20b_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba5_3e5b_11ec_836e_003048fd731b_a155542b_602e_11ec_a20b_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba9_3e5b_11ec_836e_003048fd731b_a155542c_602e_11ec_a20b_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbaf_3e5b_11ec_836e_003048fd731b_a155542d_602e_11ec_a20b_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee6_55f9_11ec_a208_00259070b487_aaacbe31_602e_11ec_a20b_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee8_55f9_11ec_a208_00259070b487_aaacbe32_602e_11ec_a20b_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c043_aa62_11ec_a25d_00259070b487_59221688_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c045_aa62_11ec_a25d_00259070b487_5922168a_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e99d_3fea_11ee_a4a3_047c1617b143_5922168c_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e99f_3fea_11ee_a4a3_047c1617b143_5922168d_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8ba_efa3_11ef_a6de_047c1617b143_bf5c2f2e_7149_11f1_a8f1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ab15_4393_11f1_a8b5_047c1617b143_bf5c2f2c_7149_11f1_a8f1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ab17_4393_11f1_a8b5_047c1617b143_bf5c2f39_7149_11f1_a8f1_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7d8_43e5_11f1_a8b5_047c1617b143_bf5c2f30_7149_11f1_a8f1_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7da_43e5_11f1_a8b5_047c1617b143_bf5c2f32_7149_11f1_a8f1_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7dc_43e5_11f1_a8b5_047c1617b143_bf5c2f31_7149_11f1_a8f1_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7de_43e5_11f1_a8b5_047c1617b143_bf5c2f33_7149_11f1_a8f1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e0_43e5_11f1_a8b5_047c1617b143_bf5c2f34_7149_11f1_a8f1_047c1617b14327.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1155,50 +1158,290 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1590,179 +1833,179 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*6306.30</f>
+        <f>J5*6606.60</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882098</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*6204.87</f>
+        <f>J6*6695.92</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>833390</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*4121.72</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833391</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*7281.24</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>833392</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3733.15</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>833394</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -1928,51 +2171,51 @@
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*7322.74</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>837271</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*6164.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>837273</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -2068,51 +2311,51 @@
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*5701.42</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>839078</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*7044.12</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>858841</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -2330,69 +2573,69 @@
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*10638.47</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" outlineLevel="4">
+    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>956576</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*5436.35</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>956577</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
@@ -2435,311 +2678,311 @@
       </c>
       <c r="E29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G29" s="2">
         <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*8698.16</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
-    <row r="30" spans="1:12" outlineLevel="4">
+    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>956581</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="G30" s="2">
-        <v>3</v>
+      <c r="G30" s="2" t="s">
+        <v>115</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*2937.86</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" outlineLevel="4">
+    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>956582</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G31" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*5127.91</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>956624</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G32" s="2">
         <v>2</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*10605.44</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" outlineLevel="4">
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>956625</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G33" s="2">
         <v>2</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*16010.25</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" outlineLevel="4">
+    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>956626</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G34" s="2">
         <v>2</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*17986.22</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" outlineLevel="4">
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>956627</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G35" s="2">
         <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*21109.23</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" outlineLevel="4">
+    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>956628</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G36" s="2">
         <v>1</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*23560.73</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" outlineLevel="4">
+    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>956629</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G37" s="2">
         <v>1</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*29292.68</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>