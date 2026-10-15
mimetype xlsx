--- v2 (2026-08-24)
+++ v3 (2026-10-15)
@@ -66,66 +66,66 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Поверхностные насосы</t>
   </si>
   <si>
     <t>Поверхностные насосы ZEGOR</t>
   </si>
   <si>
     <t>NAS-710003</t>
   </si>
   <si>
     <t>AQPF370</t>
   </si>
   <si>
     <t>насос поверхностный для чистой воды   500ВТ  (1шт)</t>
   </si>
   <si>
-    <t>6 606.60 руб.</t>
+    <t>6 611.17 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000116</t>
   </si>
   <si>
     <t>VRS600</t>
   </si>
   <si>
     <t>НАСОС ПОВЕРХНОСТНЫЙ  600ВТ (ПЛАСТИК) "ViEiR" (1шт) AQPE370</t>
   </si>
   <si>
-    <t>6 695.92 руб.</t>
+    <t>6 700.55 руб.</t>
   </si>
   <si>
     <t>ZGR-001060</t>
   </si>
   <si>
     <t>QB60</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 370Вт; напор 40м; расход 2,1м3/час; глуб всасыв до 8м)</t>
   </si>
   <si>
     <t>4 121.72 руб.</t>
   </si>
   <si>
     <t>ZGR-001061</t>
   </si>
   <si>
     <t>QB80</t>
   </si>
   <si>
     <t>Поверхностный вихревой насос (мощность 750Вт; напор 53м; расход 2,7м3/час; глуб всасыв до 8м)</t>
   </si>
   <si>
     <t>7 281.24 руб.</t>
   </si>
@@ -583,51 +583,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a7fa_3767_11ea_810f_003048fd731b_8229595e_3773_11ea_810f_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5927a_4009_11ec_8370_003048fd731b_d92286a8_f1db_11ef_a6e1_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb90_ce20_11eb_82ca_003048fd731b_a1555423_602e_11ec_a20b_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb92_ce20_11eb_82ca_003048fd731b_a1555424_602e_11ec_a20b_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b4_ce20_11eb_82ca_003048fd731b_a1555425_602e_11ec_a20b_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b8_ce20_11eb_82ca_003048fd731b_a1555426_602e_11ec_a20b_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35bc_ce20_11eb_82ca_003048fd731b_a1555427_602e_11ec_a20b_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35be_ce20_11eb_82ca_003048fd731b_a1555428_602e_11ec_a20b_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c8_ce20_11eb_82ca_003048fd731b_a1555429_602e_11ec_a20b_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ca_ce20_11eb_82ca_003048fd731b_a155542a_602e_11ec_a20b_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba5_3e5b_11ec_836e_003048fd731b_a155542b_602e_11ec_a20b_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba9_3e5b_11ec_836e_003048fd731b_a155542c_602e_11ec_a20b_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbaf_3e5b_11ec_836e_003048fd731b_a155542d_602e_11ec_a20b_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee6_55f9_11ec_a208_00259070b487_aaacbe31_602e_11ec_a20b_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee8_55f9_11ec_a208_00259070b487_aaacbe32_602e_11ec_a20b_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c043_aa62_11ec_a25d_00259070b487_59221688_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c045_aa62_11ec_a25d_00259070b487_5922168a_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e99d_3fea_11ee_a4a3_047c1617b143_5922168c_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e99f_3fea_11ee_a4a3_047c1617b143_5922168d_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8ba_efa3_11ef_a6de_047c1617b143_bf5c2f2e_7149_11f1_a8f1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ab15_4393_11f1_a8b5_047c1617b143_bf5c2f2c_7149_11f1_a8f1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ab17_4393_11f1_a8b5_047c1617b143_bf5c2f39_7149_11f1_a8f1_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7d8_43e5_11f1_a8b5_047c1617b143_bf5c2f30_7149_11f1_a8f1_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7da_43e5_11f1_a8b5_047c1617b143_bf5c2f32_7149_11f1_a8f1_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7dc_43e5_11f1_a8b5_047c1617b143_bf5c2f31_7149_11f1_a8f1_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7de_43e5_11f1_a8b5_047c1617b143_bf5c2f33_7149_11f1_a8f1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e0_43e5_11f1_a8b5_047c1617b143_bf5c2f34_7149_11f1_a8f1_047c1617b14327.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a7fa_3767_11ea_810f_003048fd731b_8229595e_3773_11ea_810f_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5927a_4009_11ec_8370_003048fd731b_d92286a8_f1db_11ef_a6e1_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb90_ce20_11eb_82ca_003048fd731b_a1555423_602e_11ec_a20b_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb92_ce20_11eb_82ca_003048fd731b_a1555424_602e_11ec_a20b_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b4_ce20_11eb_82ca_003048fd731b_a1555425_602e_11ec_a20b_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b8_ce20_11eb_82ca_003048fd731b_a1555426_602e_11ec_a20b_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35bc_ce20_11eb_82ca_003048fd731b_a1555427_602e_11ec_a20b_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35be_ce20_11eb_82ca_003048fd731b_a1555428_602e_11ec_a20b_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c8_ce20_11eb_82ca_003048fd731b_a1555429_602e_11ec_a20b_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ca_ce20_11eb_82ca_003048fd731b_a155542a_602e_11ec_a20b_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba5_3e5b_11ec_836e_003048fd731b_a155542b_602e_11ec_a20b_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba9_3e5b_11ec_836e_003048fd731b_a155542c_602e_11ec_a20b_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbaf_3e5b_11ec_836e_003048fd731b_a155542d_602e_11ec_a20b_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee6_55f9_11ec_a208_00259070b487_aaacbe31_602e_11ec_a20b_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee8_55f9_11ec_a208_00259070b487_aaacbe32_602e_11ec_a20b_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c043_aa62_11ec_a25d_00259070b487_59221688_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c045_aa62_11ec_a25d_00259070b487_5922168a_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e99d_3fea_11ee_a4a3_047c1617b143_5922168c_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e99f_3fea_11ee_a4a3_047c1617b143_5922168d_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8b4_efa3_11ef_a6de_047c1617b143_bf5c2f37_7149_11f1_a8f1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8b6_efa3_11ef_a6de_047c1617b143_bf5c2f38_7149_11f1_a8f1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8b8_efa3_11ef_a6de_047c1617b143_bf5c2f36_7149_11f1_a8f1_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8ba_efa3_11ef_a6de_047c1617b143_bf5c2f2e_7149_11f1_a8f1_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8bc_efa3_11ef_a6de_047c1617b143_bf5c2f2f_7149_11f1_a8f1_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8be_efa3_11ef_a6de_047c1617b143_bf5c2f2d_7149_11f1_a8f1_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ab15_4393_11f1_a8b5_047c1617b143_bf5c2f2c_7149_11f1_a8f1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ab17_4393_11f1_a8b5_047c1617b143_bf5c2f39_7149_11f1_a8f1_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7d6_43e5_11f1_a8b5_047c1617b143_bf5c2f35_7149_11f1_a8f1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7d8_43e5_11f1_a8b5_047c1617b143_bf5c2f30_7149_11f1_a8f1_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7da_43e5_11f1_a8b5_047c1617b143_bf5c2f32_7149_11f1_a8f1_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7dc_43e5_11f1_a8b5_047c1617b143_bf5c2f31_7149_11f1_a8f1_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7de_43e5_11f1_a8b5_047c1617b143_bf5c2f33_7149_11f1_a8f1_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e0_43e5_11f1_a8b5_047c1617b143_bf5c2f34_7149_11f1_a8f1_047c1617b14333.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,273 +1162,453 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPr id="20" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="21" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="22" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="23" name="Image_27" descr="Image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="24" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="25" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="26" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPr id="33" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1833,109 +2013,109 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*6606.60</f>
+        <f>J5*6611.17</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882098</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*6695.92</f>
+        <f>J6*6700.55</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>833390</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*4121.72</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833391</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -2136,51 +2316,51 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*7388.23</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>833403</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*7322.74</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>837271</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
@@ -2311,51 +2491,51 @@
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*5701.42</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>839078</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*7044.12</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>858841</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -2468,121 +2648,121 @@
       </c>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>3</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*8182.22</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" outlineLevel="4">
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>956573</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*6720.25</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="4">
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>956574</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*8397.42</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" outlineLevel="4">
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>956575</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
@@ -2608,86 +2788,86 @@
       </c>
       <c r="E27" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*5436.35</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" outlineLevel="4">
+    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>956577</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*6887.97</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" outlineLevel="4">
+    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>956578</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G29" s="2">
         <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
@@ -2748,51 +2928,51 @@
       </c>
       <c r="E31" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G31" s="2">
         <v>6</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*5127.91</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" outlineLevel="4">
+    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>956624</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G32" s="2">
         <v>2</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>