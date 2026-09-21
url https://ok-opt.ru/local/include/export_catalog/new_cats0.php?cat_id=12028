--- v2 (2026-08-03)
+++ v3 (2026-09-21)
@@ -3761,51 +3761,51 @@
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*14542.32</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>833364</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G27" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*15657.52</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>833365</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D28" s="1" t="s">
@@ -3901,51 +3901,51 @@
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*15592.52</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>833372</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G31" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*19400.03</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>833373</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="1" t="s">
@@ -4146,51 +4146,51 @@
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*13691.11</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>883380</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G38" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*13527.91</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="6">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>956608</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D39" s="1" t="s">