--- v2 (2026-08-31)
+++ v3 (2026-11-04)
@@ -84,102 +84,102 @@
   <si>
     <t>QS-3461</t>
   </si>
   <si>
     <t>Вентиль ZEGOR ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением 1/2" (8/80шт)</t>
   </si>
   <si>
     <t>483.04 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-000061</t>
   </si>
   <si>
     <t>QS-3462</t>
   </si>
   <si>
     <t>Вентиль ZEGOR ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением 1/2" (8/80шт)</t>
   </si>
   <si>
     <t>528.35 руб.</t>
   </si>
   <si>
+    <t>ZGR-000062</t>
+  </si>
+  <si>
+    <t>QS-3451</t>
+  </si>
+  <si>
+    <t>Клапан ZEGOR ручной настроечный НИЖНИЙ УГЛОВОЙ с доп. уплотнением 1/2  (20/160шт)</t>
+  </si>
+  <si>
+    <t>421.86 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>ZGR-000063</t>
+  </si>
+  <si>
+    <t>QS-3452</t>
+  </si>
+  <si>
+    <t>Клапан ZEGOR ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением 1/2  (20/160шт)</t>
+  </si>
+  <si>
+    <t>403.42 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000157</t>
+  </si>
+  <si>
+    <t>QS-3651</t>
+  </si>
+  <si>
+    <t>Клапан ZEGOR ручной настроечный НИЖНИЙ УГЛОВОЙ с доп. уплотнением 3/4  (10/120шт)</t>
+  </si>
+  <si>
+    <t>581.24 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000158</t>
+  </si>
+  <si>
+    <t>QS-3652</t>
+  </si>
+  <si>
+    <t>Клапан ZEGOR ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением 3/4  (10/120шт)</t>
+  </si>
+  <si>
+    <t>537.89 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...49 lines deleted...]
-    <t>537.89 руб.</t>
   </si>
   <si>
     <t>ZGR-000159</t>
   </si>
   <si>
     <t>QS-3661</t>
   </si>
   <si>
     <t>Вентиль ZEGOR ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением 3/4" (8/72шт)</t>
   </si>
   <si>
     <t>622.82 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-000160</t>
   </si>
   <si>
     <t>QS-3662</t>
   </si>
   <si>
     <t>Вентиль ZEGOR ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением 3/4" (8/72шт)</t>
   </si>
@@ -1000,87 +1000,87 @@
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*483.04</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>834471</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>22</v>
+      <c r="G6" s="2">
+        <v>7</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*528.35</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>834472</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*421.86</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>834473</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1106,86 +1106,86 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*403.42</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>868669</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*581.24</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>868670</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*537.89</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>868671</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">