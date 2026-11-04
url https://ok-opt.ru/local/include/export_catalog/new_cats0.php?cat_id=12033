--- v1 (2026-07-11)
+++ v2 (2026-11-04)
@@ -1016,51 +1016,51 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*528.94</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>834478</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*727.69</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>834479</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">