--- v3 (2026-08-31)
+++ v4 (2026-11-05)
@@ -66,117 +66,117 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Краны для БЫТОВОЙ ТЕХНИКИ</t>
   </si>
   <si>
     <t>Краны для бытовой техники ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000043</t>
   </si>
   <si>
     <t>FM01</t>
   </si>
   <si>
     <t>Кран шаровый Zegor  MINI 1/2" вн.-вн. (50/200шт)</t>
   </si>
   <si>
     <t>330.98 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>ZGR-000044</t>
+  </si>
+  <si>
+    <t>FM02</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  MINI 1/2" вн.-нар. (50/200шт)</t>
+  </si>
+  <si>
+    <t>309.12 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>ZGR-000045</t>
+  </si>
+  <si>
+    <t>FZ01</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor угловой для подкл. с/т приборов 1/2"х1/2" латунь ХРОМ (1/80шт)</t>
+  </si>
+  <si>
+    <t>314.56 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...31 lines deleted...]
-  <si>
     <t>ZGR-000046</t>
   </si>
   <si>
     <t>FZ02</t>
   </si>
   <si>
     <t>Кран шаровый Zegor угловой для подкл. с/т приборов 1/2"х3/4" латунь ХРОМ (1/80шт)</t>
   </si>
   <si>
     <t>349.03 руб.</t>
   </si>
   <si>
     <t>ZGR-000047</t>
   </si>
   <si>
     <t>FZ03</t>
   </si>
   <si>
     <t>Кран шаровый Zegor угловой для подкл. с/т приборов 1/2"х3/8" латунь ХРОМ (1/80шт)</t>
   </si>
   <si>
     <t>335.25 руб.</t>
   </si>
   <si>
     <t>ZGR-000048</t>
   </si>
   <si>
     <t>FZ55</t>
   </si>
   <si>
-    <t>Кран шаровый Zegor  тройной для подкл. с/т приборов 1/2"х3/4"х1/2" латунь ХРОМ (1 /72шт)</t>
+    <t>Кран шаровый Zegor  тройной для подкл. с/т приборов 1/2"х3/4"х1/2" латунь ХРОМ (1 /80шт)</t>
   </si>
   <si>
     <t>358.86 руб.</t>
   </si>
   <si>
     <t>ZGR-000049</t>
   </si>
   <si>
     <t>FZ55-1</t>
   </si>
   <si>
     <t>Кран шаровый Zegor  тройной для подкл. с/т приборов 1/2"х3/4"х1/2" латунь (25/150шт)</t>
   </si>
   <si>
     <t>374.52 руб.</t>
   </si>
   <si>
     <t>ZGR-000050</t>
   </si>
   <si>
     <t>FZ61</t>
   </si>
   <si>
     <t>Вентиль угловой Zegor для подкл. с/т приборов 1/2"х1/2" латунь ХРОМ (1/80шт)</t>
   </si>
@@ -1255,52 +1255,52 @@
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*314.56</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>833185</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G7" s="2">
-        <v>6</v>
+      <c r="G7" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*349.03</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833186</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1360,52 +1360,52 @@
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*358.86</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>833188</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G10" s="2">
-        <v>0</v>
+      <c r="G10" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*374.52</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>833189</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -1536,51 +1536,51 @@
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*541.99</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>837292</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*324.73</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>873436</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="1" t="s">