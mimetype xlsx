--- v0 (2025-12-07)
+++ v1 (2026-04-20)
@@ -954,86 +954,86 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>834464</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*3289.57</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>834465</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3584.94</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>834467</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -1059,121 +1059,121 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*3563.30</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>834468</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3864.19</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>835196</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3534.17</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>835197</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3775.52</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885524</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">