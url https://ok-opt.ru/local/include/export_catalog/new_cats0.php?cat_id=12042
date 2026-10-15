--- v2 (2026-08-24)
+++ v3 (2026-10-15)
@@ -123,72 +123,72 @@
   <si>
     <t>CBP15-11</t>
   </si>
   <si>
     <t>Насос повышения давления с мокр ротор (напор 11м, расход 1,5м3/час, 150Вт) (1/8шт)</t>
   </si>
   <si>
     <t>5 838.32 руб.</t>
   </si>
   <si>
     <t>ZGR-001205</t>
   </si>
   <si>
     <t>BBP15Н-15А</t>
   </si>
   <si>
     <t>(В) Насос повышения давления сухой ротор (напор 15м, расход 1,8м3/час) ZEGOR (1/6шт)</t>
   </si>
   <si>
     <t>5 225.26 руб.</t>
   </si>
   <si>
     <t>ZGR-001341</t>
   </si>
   <si>
-    <t>CBP 15-18</t>
+    <t>CBP15-18</t>
   </si>
   <si>
     <t>Насос повышения давления ЧАСТОТНЫЙ (50-85Вт, напор 12-18м; расход 25-35л/мин) (1/8шт)</t>
   </si>
   <si>
     <t>4 639.09 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>ZGR-001342</t>
   </si>
   <si>
     <t>CBP20-25</t>
   </si>
   <si>
     <t>Насос повышения давления ЧАСТОТНЫЙ (60-100Вт, напор 15-25м; расход 35-45л/мин) (1/8шт)</t>
   </si>
   <si>
     <t>6 476.89 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1092,87 +1092,87 @@
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*5225.26</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>956633</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G10" s="2">
-        <v>0</v>
+      <c r="G10" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*4639.09</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>956634</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="2" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*6476.89</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>