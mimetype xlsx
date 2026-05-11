--- v0 (2026-03-12)
+++ v1 (2026-05-11)
@@ -361,51 +361,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d9c_34f2_11ec_835e_003048fd731b_695f891b_a59b_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d9e_34f2_11ec_835e_003048fd731b_695f891e_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446da0_34f2_11ec_835e_003048fd731b_695f8922_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446da2_34f2_11ec_835e_003048fd731b_695f8926_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446da4_34f2_11ec_835e_003048fd731b_695f892a_a59b_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446da6_34f2_11ec_835e_003048fd731b_695f892e_a59b_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d82_34f2_11ec_835e_003048fd731b_695f8932_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d84_34f2_11ec_835e_003048fd731b_daef3efe_f115_11ee_a58b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d86_34f2_11ec_835e_003048fd731b_695f8936_a59b_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d88_34f2_11ec_835e_003048fd731b_695f8939_a59b_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d8a_34f2_11ec_835e_003048fd731b_7017f0d6_a59b_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d8c_34f2_11ec_835e_003048fd731b_7017f0d8_a59b_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d8e_34f2_11ec_835e_003048fd731b_7017f0da_a59b_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d90_34f2_11ec_835e_003048fd731b_7017f0db_a59b_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d92_34f2_11ec_835e_003048fd731b_7017f0df_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d94_34f2_11ec_835e_003048fd731b_7017f0e3_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d96_34f2_11ec_835e_003048fd731b_7017f0e6_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d98_34f2_11ec_835e_003048fd731b_7017f0e9_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d9a_34f2_11ec_835e_003048fd731b_daef3efc_f115_11ee_a58b_047c1617b14319.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d9c_34f2_11ec_835e_003048fd731b_695f891b_a59b_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d9e_34f2_11ec_835e_003048fd731b_695f891e_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446da0_34f2_11ec_835e_003048fd731b_695f8922_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446da2_34f2_11ec_835e_003048fd731b_695f8926_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446da4_34f2_11ec_835e_003048fd731b_695f892a_a59b_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446da6_34f2_11ec_835e_003048fd731b_695f892e_a59b_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d82_34f2_11ec_835e_003048fd731b_695f8932_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d84_34f2_11ec_835e_003048fd731b_0a6f3aa6_310d_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d86_34f2_11ec_835e_003048fd731b_695f8936_a59b_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d88_34f2_11ec_835e_003048fd731b_695f8939_a59b_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d8a_34f2_11ec_835e_003048fd731b_7017f0d6_a59b_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d8c_34f2_11ec_835e_003048fd731b_7017f0d8_a59b_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d8e_34f2_11ec_835e_003048fd731b_7017f0da_a59b_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d90_34f2_11ec_835e_003048fd731b_7017f0db_a59b_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d92_34f2_11ec_835e_003048fd731b_7017f0df_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d94_34f2_11ec_835e_003048fd731b_7017f0e3_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d96_34f2_11ec_835e_003048fd731b_7017f0e6_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d98_34f2_11ec_835e_003048fd731b_7017f0e9_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446d9a_34f2_11ec_835e_003048fd731b_daef3efc_f115_11ee_a58b_047c1617b14319.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>