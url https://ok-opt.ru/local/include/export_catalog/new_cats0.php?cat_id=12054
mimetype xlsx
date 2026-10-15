--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -1041,51 +1041,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>837028</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1045.31</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>837029</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">