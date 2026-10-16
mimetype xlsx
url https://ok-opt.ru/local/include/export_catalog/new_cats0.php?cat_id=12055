--- v2 (2026-08-11)
+++ v3 (2026-10-16)
@@ -3660,51 +3660,51 @@
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>889996</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2496.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889997</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
@@ -4535,51 +4535,51 @@
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>890057</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*1690.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>890058</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E49" s="2" t="s">
@@ -4674,52 +4674,52 @@
         <f>J51*2475.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>890061</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
-      <c r="H52" s="2">
-        <v>8</v>
+      <c r="H52" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*2841.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>890062</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E53" s="2" t="s">
@@ -4884,192 +4884,192 @@
         <f>J57*1606.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>890067</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
-      <c r="H58" s="2" t="s">
-        <v>38</v>
+      <c r="H58" s="2">
+        <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*1857.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>890068</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>237</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*2094.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>890069</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
-      <c r="H60" s="2" t="s">
-        <v>38</v>
+      <c r="H60" s="2">
+        <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*2481.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>890070</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>245</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>205</v>
+        <v>83</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*2684.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>890071</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
-      <c r="H62" s="2" t="s">
-        <v>83</v>
+      <c r="H62" s="2">
+        <v>10</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*3081.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>890072</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E63" s="2" t="s">