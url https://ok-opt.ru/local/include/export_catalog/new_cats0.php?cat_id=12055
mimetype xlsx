--- v0 (2026-04-19)
+++ v1 (2026-06-21)
@@ -3974,52 +3974,52 @@
         <f>J31*2351.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890005</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
-      <c r="H32" s="2">
-        <v>0</v>
+      <c r="H32" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*2719.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>890006</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E33" s="2" t="s">
@@ -4499,52 +4499,52 @@
         <f>J46*3757.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>890056</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
-      <c r="H47" s="2">
-        <v>1</v>
+      <c r="H47" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1453.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>890057</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E48" s="2" t="s">
@@ -4675,51 +4675,51 @@
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>890061</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*2841.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>890062</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E53" s="2" t="s">
@@ -4850,261 +4850,261 @@
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>890066</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>229</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*1606.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>890067</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
-      <c r="H58" s="2">
-        <v>3</v>
+      <c r="H58" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*1857.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>890068</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>237</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*2094.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>890069</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
-      <c r="H60" s="2">
-        <v>0</v>
+      <c r="H60" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*2481.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>890070</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>245</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
-      <c r="H61" s="2">
-        <v>0</v>
+      <c r="H61" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*2684.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>890071</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*3081.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>890072</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>253</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*3413.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>890073</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E64" s="2" t="s">
@@ -5130,51 +5130,51 @@
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>890074</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>261</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*3966.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>890075</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E66" s="2" t="s">