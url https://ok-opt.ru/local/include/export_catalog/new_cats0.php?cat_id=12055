--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -621,63 +621,63 @@
   <si>
     <t>510.BS.C40060404</t>
   </si>
   <si>
     <t>Коллектор из стальной трубы DN 40 с межцентровым расстоянием выходов  100мм, 1"х 4 вых. 1/2" нар.</t>
   </si>
   <si>
     <t>1 915.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-901011</t>
   </si>
   <si>
     <t>510.BS.C40060405</t>
   </si>
   <si>
     <t>Коллектор из стальной трубы DN 40 с межцентровым расстоянием выходов  100мм, 1"х 5 вых. 1/2" нар.</t>
   </si>
   <si>
     <t>2 275.00 руб.</t>
   </si>
   <si>
+    <t>VLC-901012</t>
+  </si>
+  <si>
+    <t>510.BS.C40060406</t>
+  </si>
+  <si>
+    <t>Коллектор из стальной трубы DN 40 с межцентровым расстоянием выходов  100мм, 1"х 6 вых. 1/2" нар.</t>
+  </si>
+  <si>
+    <t>2 475.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...10 lines deleted...]
-    <t>2 475.00 руб.</t>
   </si>
   <si>
     <t>VLC-901013</t>
   </si>
   <si>
     <t>510.BS.C40060407</t>
   </si>
   <si>
     <t>Коллектор из стальной трубы DN 40 с межцентровым расстоянием выходов 100мм, 1"х 7 вых. 1/2" нар.</t>
   </si>
   <si>
     <t>2 841.00 руб.</t>
   </si>
   <si>
     <t>VLC-901014</t>
   </si>
   <si>
     <t>510.BS.C40060408</t>
   </si>
   <si>
     <t>Коллектор из стальной трубы DN 40 с межцентровым расстоянием выходов 100мм, 1"х 8 вых. 1/2" нар.</t>
   </si>
   <si>
     <t>3 092.00 руб.</t>
   </si>
@@ -949,51 +949,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a53_3466_11eb_81f3_003048fd731b_46e460cb_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a55_3466_11eb_81f3_003048fd731b_46e460cf_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a57_3466_11eb_81f3_003048fd731b_46e460d3_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a59_3466_11eb_81f3_003048fd731b_46e460d7_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5b_3466_11eb_81f3_003048fd731b_46e460db_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5d_3466_11eb_81f3_003048fd731b_46e460df_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5f_3466_11eb_81f3_003048fd731b_46e460e3_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a61_3466_11eb_81f3_003048fd731b_46e460e7_281f_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4af_c7a6_11ed_a3fe_047c1617b143_4396be4c_0312_11ef_a5a4_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b1_c7a6_11ed_a3fe_047c1617b143_4396be50_0312_11ef_a5a4_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b3_c7a6_11ed_a3fe_047c1617b143_4396be54_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b5_c7a6_11ed_a3fe_047c1617b143_4396be58_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b7_c7a6_11ed_a3fe_047c1617b143_4396be5c_0312_11ef_a5a4_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6d_f891_11ee_a597_047c1617b143_85119bc0_fcc8_11ef_a6ef_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6f_f891_11ee_a597_047c1617b143_85119bc3_fcc8_11ef_a6ef_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f69_9e75_11ef_a670_047c1617b143_579e22c5_5a46_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6b_9e75_11ef_a670_047c1617b143_579e22c9_5a46_11f0_a775_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6d_9e75_11ef_a670_047c1617b143_579e22cd_5a46_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6f_9e75_11ef_a670_047c1617b143_579e22d1_5a46_11f0_a775_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f71_9e75_11ef_a670_047c1617b143_579e22d5_5a46_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f73_9e75_11ef_a670_047c1617b143_579e22d9_5a46_11f0_a775_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f75_9e75_11ef_a670_047c1617b143_579e22dd_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f77_9e75_11ef_a670_047c1617b143_579e22e1_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f79_9e75_11ef_a670_047c1617b143_579e22e5_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7b_9e75_11ef_a670_047c1617b143_579e22e9_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7d_9e75_11ef_a670_047c1617b143_579e22ed_5a46_11f0_a775_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7f_9e75_11ef_a670_047c1617b143_579e22f1_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f81_9e75_11ef_a670_047c1617b143_579e22f5_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f83_9e75_11ef_a670_047c1617b143_579e22f9_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f85_9e75_11ef_a670_047c1617b143_579e22fd_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f87_9e75_11ef_a670_047c1617b143_579e2301_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f89_9e75_11ef_a670_047c1617b143_579e2305_5a46_11f0_a775_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8b_9e75_11ef_a670_047c1617b143_579e2309_5a46_11f0_a775_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8d_9e75_11ef_a670_047c1617b143_579e230d_5a46_11f0_a775_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8f_9e75_11ef_a670_047c1617b143_579e2311_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b2_551c_11f0_a76e_047c1617b143_0a6f3a29_310d_11f1_a89b_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b4_551c_11f0_a76e_047c1617b143_0a6f3a11_310d_11f1_a89b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b6_551c_11f0_a76e_047c1617b143_0a6f3a15_310d_11f1_a89b_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b8_551c_11f0_a76e_047c1617b143_0a6f3a19_310d_11f1_a89b_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ba_551c_11f0_a76e_047c1617b143_0a6f3a1d_310d_11f1_a89b_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89bc_551c_11f0_a76e_047c1617b143_0a6f3a2d_310d_11f1_a89b_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89be_551c_11f0_a76e_047c1617b143_0a6f3a31_310d_11f1_a89b_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c0_551c_11f0_a76e_047c1617b143_0a6f3a35_310d_11f1_a89b_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c2_551c_11f0_a76e_047c1617b143_0a6f3a21_310d_11f1_a89b_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c4_551c_11f0_a76e_047c1617b143_0a6f3a25_310d_11f1_a89b_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c6_551c_11f0_a76e_047c1617b143_0a6f3a39_310d_11f1_a89b_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c8_551c_11f0_a76e_047c1617b143_0a6f3a3d_310d_11f1_a89b_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ca_551c_11f0_a76e_047c1617b143_0a6f3a45_310d_11f1_a89b_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89cc_551c_11f0_a76e_047c1617b143_0a6f3a59_310d_11f1_a89b_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ce_551c_11f0_a76e_047c1617b143_0a6f3a49_310d_11f1_a89b_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d0_551c_11f0_a76e_047c1617b143_0a6f3a4d_310d_11f1_a89b_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d2_551c_11f0_a76e_047c1617b143_0a6f3a5d_310d_11f1_a89b_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d4_551c_11f0_a76e_047c1617b143_0a6f3a51_310d_11f1_a89b_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d6_551c_11f0_a76e_047c1617b143_0a6f3a55_310d_11f1_a89b_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d8_551c_11f0_a76e_047c1617b143_0a6f3a41_310d_11f1_a89b_047c1617b14355.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a53_3466_11eb_81f3_003048fd731b_46e460cb_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a55_3466_11eb_81f3_003048fd731b_46e460cf_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a57_3466_11eb_81f3_003048fd731b_46e460d3_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a59_3466_11eb_81f3_003048fd731b_46e460d7_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5b_3466_11eb_81f3_003048fd731b_46e460db_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5d_3466_11eb_81f3_003048fd731b_46e460df_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5f_3466_11eb_81f3_003048fd731b_46e460e3_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a61_3466_11eb_81f3_003048fd731b_46e460e7_281f_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4af_c7a6_11ed_a3fe_047c1617b143_4396be4c_0312_11ef_a5a4_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b1_c7a6_11ed_a3fe_047c1617b143_4396be50_0312_11ef_a5a4_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b3_c7a6_11ed_a3fe_047c1617b143_4396be54_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b5_c7a6_11ed_a3fe_047c1617b143_4396be58_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b7_c7a6_11ed_a3fe_047c1617b143_4396be5c_0312_11ef_a5a4_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6d_f891_11ee_a597_047c1617b143_85119bc0_fcc8_11ef_a6ef_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6f_f891_11ee_a597_047c1617b143_85119bc3_fcc8_11ef_a6ef_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f69_9e75_11ef_a670_047c1617b143_579e22c5_5a46_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6b_9e75_11ef_a670_047c1617b143_579e22c9_5a46_11f0_a775_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6d_9e75_11ef_a670_047c1617b143_579e22cd_5a46_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6f_9e75_11ef_a670_047c1617b143_579e22d1_5a46_11f0_a775_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f71_9e75_11ef_a670_047c1617b143_579e22d5_5a46_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f73_9e75_11ef_a670_047c1617b143_579e22d9_5a46_11f0_a775_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f75_9e75_11ef_a670_047c1617b143_579e22dd_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f77_9e75_11ef_a670_047c1617b143_579e22e1_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f79_9e75_11ef_a670_047c1617b143_579e22e5_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7b_9e75_11ef_a670_047c1617b143_579e22e9_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7d_9e75_11ef_a670_047c1617b143_579e22ed_5a46_11f0_a775_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7f_9e75_11ef_a670_047c1617b143_579e22f1_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f81_9e75_11ef_a670_047c1617b143_579e22f5_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f83_9e75_11ef_a670_047c1617b143_579e22f9_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f85_9e75_11ef_a670_047c1617b143_579e22fd_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f87_9e75_11ef_a670_047c1617b143_579e2301_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f89_9e75_11ef_a670_047c1617b143_579e2305_5a46_11f0_a775_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8b_9e75_11ef_a670_047c1617b143_579e2309_5a46_11f0_a775_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8d_9e75_11ef_a670_047c1617b143_579e230d_5a46_11f0_a775_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8f_9e75_11ef_a670_047c1617b143_579e2311_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b2_551c_11f0_a76e_047c1617b143_165f7073_715d_11f1_a8f1_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b4_551c_11f0_a76e_047c1617b143_165f705b_715d_11f1_a8f1_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b6_551c_11f0_a76e_047c1617b143_165f705f_715d_11f1_a8f1_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b8_551c_11f0_a76e_047c1617b143_165f7063_715d_11f1_a8f1_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ba_551c_11f0_a76e_047c1617b143_165f7067_715d_11f1_a8f1_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89bc_551c_11f0_a76e_047c1617b143_165f7077_715d_11f1_a8f1_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89be_551c_11f0_a76e_047c1617b143_165f707b_715d_11f1_a8f1_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c0_551c_11f0_a76e_047c1617b143_165f707f_715d_11f1_a8f1_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c2_551c_11f0_a76e_047c1617b143_165f706b_715d_11f1_a8f1_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c4_551c_11f0_a76e_047c1617b143_165f706f_715d_11f1_a8f1_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c6_551c_11f0_a76e_047c1617b143_165f7083_715d_11f1_a8f1_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c8_551c_11f0_a76e_047c1617b143_165f7087_715d_11f1_a8f1_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ca_551c_11f0_a76e_047c1617b143_bd80f832_715d_11f1_a8f1_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89cc_551c_11f0_a76e_047c1617b143_bd80f846_715d_11f1_a8f1_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ce_551c_11f0_a76e_047c1617b143_bd80f836_715d_11f1_a8f1_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d0_551c_11f0_a76e_047c1617b143_bd80f83a_715d_11f1_a8f1_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d2_551c_11f0_a76e_047c1617b143_bd80f84a_715d_11f1_a8f1_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d4_551c_11f0_a76e_047c1617b143_bd80f83e_715d_11f1_a8f1_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d6_551c_11f0_a76e_047c1617b143_bd80f842_715d_11f1_a8f1_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d8_551c_11f0_a76e_047c1617b143_bd80f82e_715d_11f1_a8f1_047c1617b14355.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3625,86 +3625,86 @@
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>889995</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*2203.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>889996</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2496.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889997</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
@@ -4115,51 +4115,51 @@
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>890009</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*4195.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>890010</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E37" s="2" t="s">
@@ -4605,86 +4605,86 @@
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>890059</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*2275.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>890060</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="F51" s="2" t="s">
+      <c r="G51" s="2">
+        <v>0</v>
+      </c>
+      <c r="H51" s="2" t="s">
         <v>205</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*2475.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>890061</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E52" s="2" t="s">
@@ -4990,156 +4990,156 @@
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>890070</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>245</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>38</v>
+        <v>205</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*2684.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>890071</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
-      <c r="H62" s="2">
-        <v>2</v>
+      <c r="H62" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*3081.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>890072</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>253</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*3413.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>890073</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>257</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
-      <c r="H64" s="2" t="s">
-        <v>38</v>
+      <c r="H64" s="2">
+        <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*3799.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>890074</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E65" s="2" t="s">