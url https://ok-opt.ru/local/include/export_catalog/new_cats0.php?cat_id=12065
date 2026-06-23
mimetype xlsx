--- v0 (2026-04-20)
+++ v1 (2026-06-23)
@@ -16,1223 +16,1235 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Пластиковые трубы (PEX,Pert), Аксиальная  система</t>
   </si>
   <si>
     <t>Фитинги аксиальные латунные</t>
   </si>
   <si>
     <t>1 Фитинги аксиальные латунные VALTEC (Италия)</t>
   </si>
   <si>
     <t>VLC-900216</t>
   </si>
   <si>
     <t>VTm.400.BG.001622</t>
   </si>
   <si>
     <t>Гильза ( надвижной фитинг) 16(2,2)</t>
   </si>
   <si>
-    <t>102.00 руб.</t>
+    <t>107.00 руб.</t>
   </si>
   <si>
     <t>&gt;5000</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-900217</t>
   </si>
   <si>
     <t>VTm.401.BG.001604</t>
   </si>
   <si>
     <t>Соединитель надвижной с переходом на нар.резьбу 16(2,2)х1/2"</t>
   </si>
   <si>
-    <t>234.00 руб.</t>
+    <t>243.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-900218</t>
   </si>
   <si>
     <t>VTm.402.BG.001604</t>
   </si>
   <si>
     <t>Соединитель надвижной с переходом на вн.резьбу 16(2,2)х1/2"</t>
   </si>
   <si>
-    <t>237.00 руб.</t>
+    <t>247.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-900219</t>
+  </si>
+  <si>
+    <t>VTm.403.BG.001616</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной 16(2,2)х16(2,2)</t>
+  </si>
+  <si>
+    <t>183.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900220</t>
+  </si>
+  <si>
+    <t>VTm.422.BG.001604</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с накидной гайкой 16(2,2) х 1/2"</t>
+  </si>
+  <si>
+    <t>359.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-900221</t>
+  </si>
+  <si>
+    <t>VTm.422.EBG.001605</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с накидной гайкой EUROCONUS 16(2,2) х 3/4"EC</t>
+  </si>
+  <si>
+    <t>493.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900222</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.161616</t>
+  </si>
+  <si>
+    <t>Тройник надвижной 16(2,2)х16(2,2)х16(2,2)</t>
+  </si>
+  <si>
+    <t>445.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900223</t>
+  </si>
+  <si>
+    <t>VTm.432.BG.160416</t>
+  </si>
+  <si>
+    <t>Тройник надвижной с переходом на вн.р. 16(2,2) х 1/2" х 16(2,2)</t>
+  </si>
+  <si>
+    <t>381.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-900224</t>
+  </si>
+  <si>
+    <t>VTm.451.BG.001616</t>
+  </si>
+  <si>
+    <t>Угольник надвижной 16(2,2)х16(2,2)</t>
+  </si>
+  <si>
+    <t>314.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900225</t>
+  </si>
+  <si>
+    <t>VTm.452.BG.001604</t>
+  </si>
+  <si>
+    <t>Угольник надвижной с переходом на вн.р. 16(2,2) х 1/2"</t>
+  </si>
+  <si>
+    <t>377.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900226</t>
+  </si>
+  <si>
+    <t>VTm.453.BG.001604</t>
+  </si>
+  <si>
+    <t>Угольник надвижной с переходом на нар.р. 16(2,2) х 1/2"</t>
+  </si>
+  <si>
+    <t>355.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900227</t>
+  </si>
+  <si>
+    <t>VTm.454.BG.001604</t>
+  </si>
+  <si>
+    <t>Водорозетка надвижная 16(2,2) х 1/2"</t>
+  </si>
+  <si>
+    <t>422.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900429</t>
+  </si>
+  <si>
+    <t>VTm.481.C.001615</t>
+  </si>
+  <si>
+    <t>Угловой аксиальный фитинг с хромированной латунной трубкой короткий 16(2,2)х15 L 300 мм</t>
+  </si>
+  <si>
+    <t>755.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900430</t>
+  </si>
+  <si>
+    <t>VTm.481.DC.001615</t>
+  </si>
+  <si>
+    <t>Угловой аксиальный фитинг с хромированной латунной трубкой двойной 16(2,2)х15 L 300 мм</t>
+  </si>
+  <si>
+    <t>1 713.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900431</t>
+  </si>
+  <si>
+    <t>VTm.481.PC.001615</t>
+  </si>
+  <si>
+    <t>Угловой аксиальный фитинг с хромированной латунной трубкой с плавным поворотом короткий 16(2,2)х15 L</t>
+  </si>
+  <si>
+    <t>860.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900432</t>
+  </si>
+  <si>
+    <t>VTm.481.C.002015</t>
+  </si>
+  <si>
+    <t>Угловой аксиальный фитинг с хромированной латунной трубкой короткий 20(2,8)х15 L 300 мм</t>
+  </si>
+  <si>
+    <t>811.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900433</t>
+  </si>
+  <si>
+    <t>VTm.481.PC.002015</t>
+  </si>
+  <si>
+    <t>Угловой аксиальный фитинг с хромированной латунной трубкой с плавным поворотом короткий 20(2,8)х15 L</t>
+  </si>
+  <si>
+    <t>881.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900434</t>
+  </si>
+  <si>
+    <t>VTm.482.C.161516</t>
+  </si>
+  <si>
+    <t>Аксиальный фитинг- тройник с хромированной латунной трубкой короткий 16(2,2)х15х16(2,2) L 300 мм</t>
+  </si>
+  <si>
+    <t>943.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900435</t>
+  </si>
+  <si>
+    <t>VTm.482.C.161520</t>
+  </si>
+  <si>
+    <t>Аксиальный фитинг- тройник с хромированной латунной трубкой короткий 16(2,2)х15х20(2,8) L 300 мм</t>
+  </si>
+  <si>
+    <t>1 066.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900436</t>
+  </si>
+  <si>
+    <t>VTm.482.C.201516</t>
+  </si>
+  <si>
+    <t>Аксиальный фитинг- тройник с хромированной латунной трубкой короткий 20(2,8)х15х16(2,2) L 300 мм</t>
+  </si>
+  <si>
+    <t>975.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900437</t>
+  </si>
+  <si>
+    <t>VTm.482.C.201520</t>
+  </si>
+  <si>
+    <t>Аксиальный фитинг- тройник с хромированной латунной трубкой короткий 20(2,8)х15х20(2,8) L 300 мм</t>
+  </si>
+  <si>
+    <t>1 119.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900438</t>
+  </si>
+  <si>
+    <t>VTm.400.BC.001622</t>
+  </si>
+  <si>
+    <t>Гильза хромированная (надвижной фитинг) 16(2,2)</t>
+  </si>
+  <si>
+    <t>VLC-900439</t>
+  </si>
+  <si>
+    <t>VTm.400.BC.002028</t>
+  </si>
+  <si>
+    <t>Гильза хромированная (надвижной фитинг) 20(2,8)</t>
+  </si>
+  <si>
+    <t>125.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-900219</t>
-[...20 lines deleted...]
-    <t>Соединитель надвижной с накидной гайкой 16(2,2) х 1/2"</t>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-900440</t>
+  </si>
+  <si>
+    <t>VT.481.KS.01</t>
+  </si>
+  <si>
+    <t>Кронштейн стальной для крепления фитингов VTm.481.P 50 мм</t>
+  </si>
+  <si>
+    <t>91.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900458</t>
+  </si>
+  <si>
+    <t>VTm.400.BG.003244</t>
+  </si>
+  <si>
+    <t>Гильза (надвижной фитинг) 32(4,4)</t>
   </si>
   <si>
     <t>345.00 руб.</t>
   </si>
   <si>
-    <t>VLC-900221</t>
-[...179 lines deleted...]
-    <t>Аксиальный фитинг- тройник с хромированной латунной трубкой короткий 20(2,8)х15х16(2,2) L 300 мм</t>
+    <t>VLC-900459</t>
+  </si>
+  <si>
+    <t>VTm.401.BG.003205</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на нар.р.32(4,4) х 3/4"</t>
+  </si>
+  <si>
+    <t>471.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900460</t>
+  </si>
+  <si>
+    <t>VTm.401.BG.003206</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на нар.р.32(4,4) х 1"</t>
+  </si>
+  <si>
+    <t>604.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900461</t>
+  </si>
+  <si>
+    <t>VTm.402.BG.003205</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на вн.р.32(4,4) х 3/4"</t>
+  </si>
+  <si>
+    <t>548.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900462</t>
+  </si>
+  <si>
+    <t>VTm.402.BG.003206</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на вн.р.32(4,4) х 1"</t>
+  </si>
+  <si>
+    <t>653.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900463</t>
+  </si>
+  <si>
+    <t>VTm.403.BG.003232</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной 32(4,4) х 32(4,4)</t>
+  </si>
+  <si>
+    <t>624.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900464</t>
+  </si>
+  <si>
+    <t>VTm.403.BG.003225</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной 32(4,4) х 25(3,5)</t>
+  </si>
+  <si>
+    <t>VLC-900465</t>
+  </si>
+  <si>
+    <t>VTm.422.BG.003206</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с накидной гайкой 32(4,4) х 1"</t>
+  </si>
+  <si>
+    <t>614.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900466</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.323232</t>
+  </si>
+  <si>
+    <t>Тройник надвижной  32(4,4) х 32(4,4) х 32(4,4)</t>
+  </si>
+  <si>
+    <t>1 394.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900467</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.321632</t>
+  </si>
+  <si>
+    <t>Тройник надвижной  32(4,4) х 16(2,2) х 32(4,4)</t>
+  </si>
+  <si>
+    <t>1 085.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900468</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.322032</t>
+  </si>
+  <si>
+    <t>Тройник надвижной  32(4,4) х 20(2,8) х 32(4,4)</t>
+  </si>
+  <si>
+    <t>1 044.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900469</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.322532</t>
+  </si>
+  <si>
+    <t>Тройник надвижной  32(4,4) х 25(3,5) х 32(4,4)</t>
+  </si>
+  <si>
+    <t>1 088.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900470</t>
+  </si>
+  <si>
+    <t>VTm.432.BG.320632</t>
+  </si>
+  <si>
+    <t>Тройник надвижной с переходом на вн.р.32(4,4) х 1" х32(4,4)</t>
+  </si>
+  <si>
+    <t>1 466.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900471</t>
+  </si>
+  <si>
+    <t>VTm.451.BG.003232</t>
+  </si>
+  <si>
+    <t>Угольник надвижной 32(4,4) х 32(4,4)</t>
+  </si>
+  <si>
+    <t>VLC-900472</t>
+  </si>
+  <si>
+    <t>VTm.452.BG.003206</t>
+  </si>
+  <si>
+    <t>Угольник надвижной с переходом на вн.р 32(4,4) х 1"</t>
+  </si>
+  <si>
+    <t>936.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900473</t>
+  </si>
+  <si>
+    <t>VTm.453.BG.003206</t>
+  </si>
+  <si>
+    <t>Угольник надвижной с переходом на нар.р. 32(4,4) х1"</t>
+  </si>
+  <si>
+    <t>842.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900531</t>
+  </si>
+  <si>
+    <t>VTm.481.CH.001615</t>
+  </si>
+  <si>
+    <t>Угловой аксиальный фитинг с хромированной латунной трубкой длинный 16(2,2)х15 L 1000 мм</t>
+  </si>
+  <si>
+    <t>2 193.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900532</t>
+  </si>
+  <si>
+    <t>VTm.482.CH.161516</t>
+  </si>
+  <si>
+    <t>Аксиальный фитинг- тройник с хромированной латунной трубкой длинный 16(2,2)х15х16(2,2) L 1000 мм</t>
+  </si>
+  <si>
+    <t>2 432.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900579</t>
+  </si>
+  <si>
+    <t>VTm.402.BG.002504</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на вн.р. 25(3,5) х 1/2"</t>
+  </si>
+  <si>
+    <t>277.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900580</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.202516</t>
+  </si>
+  <si>
+    <t>Тройник надвижной 20(2,8) х25(3,5) х 16(2,2)</t>
+  </si>
+  <si>
+    <t>513.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900581</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.322020</t>
+  </si>
+  <si>
+    <t>Тройник надвижной 32(4,4) х 20(2,8) х 20(2,8)</t>
+  </si>
+  <si>
+    <t>837.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900582</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.322025</t>
+  </si>
+  <si>
+    <t>Тройник надвижной 32(4,4) х 20(2,8) х 25(3,5)</t>
+  </si>
+  <si>
+    <t>873.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902046</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.322525</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 32(4,4) х 25(3,5) х 25(3,5)</t>
+  </si>
+  <si>
+    <t>802.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999027</t>
+  </si>
+  <si>
+    <t>VTm.400.BG.002028</t>
+  </si>
+  <si>
+    <t>Гильза (надвижной фитинг) 20(2,8)</t>
+  </si>
+  <si>
+    <t>115.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999028</t>
+  </si>
+  <si>
+    <t>VTm.400.BG.002535</t>
+  </si>
+  <si>
+    <t>Гильза (надвижной фитинг) 25(3,5)</t>
+  </si>
+  <si>
+    <t>169.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999029</t>
+  </si>
+  <si>
+    <t>VTm.401.BG.002004</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на нар.р. 20(2,8) х 1/2"</t>
+  </si>
+  <si>
+    <t>309.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999030</t>
+  </si>
+  <si>
+    <t>VTm.401.BG.002005</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на нар.р. 20(2,8) х 3/4"</t>
+  </si>
+  <si>
+    <t>296.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999031</t>
+  </si>
+  <si>
+    <t>VTm.401.BG.002504</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на нар.р. 25(3,5) х 1/2"</t>
+  </si>
+  <si>
+    <t>453.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999032</t>
+  </si>
+  <si>
+    <t>VTm.401.BG.002505</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на нар.р. 25(3,5) х 3/4"</t>
+  </si>
+  <si>
+    <t>529.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999033</t>
+  </si>
+  <si>
+    <t>VTm.401.BG.002506</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на нар.р. 25(3,5) х 1"</t>
+  </si>
+  <si>
+    <t>602.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999034</t>
+  </si>
+  <si>
+    <t>VTm.402.BG.002004</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на вн.р. 20(2,8) х 1/2"</t>
+  </si>
+  <si>
+    <t>303.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999035</t>
+  </si>
+  <si>
+    <t>VTm.402.BG.002005</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на вн.р. 20(2,8) х 3/4"</t>
+  </si>
+  <si>
+    <t>300.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999036</t>
+  </si>
+  <si>
+    <t>VTm.402.BG.002505</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на вн.р. 25(3,5) х 3/4"</t>
+  </si>
+  <si>
+    <t>478.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999037</t>
+  </si>
+  <si>
+    <t>VTm.402.BG.002506</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с переходом на вн.р. 25(3,5) х 1"</t>
+  </si>
+  <si>
+    <t>VLC-999038</t>
+  </si>
+  <si>
+    <t>VTm.403.BG.002020</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной 20(2,8) х 20(2,8)</t>
+  </si>
+  <si>
+    <t>270.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999039</t>
+  </si>
+  <si>
+    <t>VTm.403.BG.002016</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной переходной 20(2,8) х 16(2,2)</t>
+  </si>
+  <si>
+    <t>255.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999040</t>
+  </si>
+  <si>
+    <t>VTm.403.BG.002525</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной 25(3,5) х 25(3,5)</t>
+  </si>
+  <si>
+    <t>647.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999041</t>
+  </si>
+  <si>
+    <t>VTm.403.BG.002516</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной переходной 25(3,5) х 16(2,2)</t>
+  </si>
+  <si>
+    <t>386.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999042</t>
+  </si>
+  <si>
+    <t>VTm.403.BG.002520</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной переходной 25(3,5) х 20(2,8)</t>
+  </si>
+  <si>
+    <t>396.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999043</t>
+  </si>
+  <si>
+    <t>VTm.422.BG.002004</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с накидной гайкой 20(2,8) х 1/2"</t>
+  </si>
+  <si>
+    <t>485.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999044</t>
+  </si>
+  <si>
+    <t>VTm.422.BG.002005</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с накидной гайкой 20(2,8) х 3/4"</t>
+  </si>
+  <si>
+    <t>484.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999045</t>
+  </si>
+  <si>
+    <t>VTm.422.EBG.002005</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с накидной гайкой EUROCONUS 20(2,8) х 3/4"EC</t>
+  </si>
+  <si>
+    <t>546.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999046</t>
+  </si>
+  <si>
+    <t>VTm.422.BG.002505</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с накидной гайкой 25(3,5) х 3/4"</t>
+  </si>
+  <si>
+    <t>597.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999047</t>
+  </si>
+  <si>
+    <t>VTm.422.BG.002506</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с накидной гайкой 25(3,5) х 1"</t>
+  </si>
+  <si>
+    <t>588.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999048</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.162016</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 16(2,2) х 20(2,8) х 16(2,2)</t>
+  </si>
+  <si>
+    <t>VLC-999049</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.202020</t>
+  </si>
+  <si>
+    <t>Тройник надвижной 20(2,8) х 20(2,8) х 20(2,8)</t>
+  </si>
+  <si>
+    <t>699.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999050</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.201616</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 20(2,8) х 16(2,2) х 16(2,2)</t>
+  </si>
+  <si>
+    <t>613.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999051</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.201620</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 20(2,8) х 16(2,2)х 20(2,8)</t>
+  </si>
+  <si>
+    <t>642.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999052</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.202016</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 20(2,8) х 20(2,8) х 16(2,2)</t>
+  </si>
+  <si>
+    <t>640.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999053</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.202520</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 20(2,8) х 25(3,5) х 20(2,8)</t>
+  </si>
+  <si>
+    <t>832.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999054</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.252525</t>
+  </si>
+  <si>
+    <t>Тройник надвижной 25(3,5) х 25(3,5) х 25(3,5)</t>
+  </si>
+  <si>
+    <t>923.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999055</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.251616</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 25(3,5) х 16(2,2) х 16(2,2)</t>
+  </si>
+  <si>
+    <t>600.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999056</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.251620</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 25(3,5) х 16(2,2) х 20(2,8)</t>
+  </si>
+  <si>
+    <t>799.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999057</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.251625</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 25(3,5) х 16(2,2) х 25(3,5)</t>
+  </si>
+  <si>
+    <t>887.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999058</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.252016</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 25(3,5) х 20(2,8) х 16(2,2)</t>
+  </si>
+  <si>
+    <t>761.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999059</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.252020</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 25(3,5) х 20(2,8) х 20(2,8)</t>
+  </si>
+  <si>
+    <t>726.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999060</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.252025</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 25(3,5) х 20(2,8) х 25(3,5)</t>
   </si>
   <si>
     <t>895.00 руб.</t>
   </si>
   <si>
-    <t>VLC-900437</t>
-[...65 lines deleted...]
-    <t>Соединитель надвижной с переходом на нар.р.32(4,4) х 3/4"</t>
+    <t>VLC-999061</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.252516</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 25(3,5) х 25(3,5) х 16(2,2)</t>
+  </si>
+  <si>
+    <t>772.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999062</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.252520</t>
+  </si>
+  <si>
+    <t>Тройник надвижной переходной 25(3,5) х 25(3,5) х 20(2,8)</t>
+  </si>
+  <si>
+    <t>925.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999063</t>
+  </si>
+  <si>
+    <t>VTm.432.BG.200420</t>
+  </si>
+  <si>
+    <t>Тройник надвижной с переходом на вн.р. 20(2,8) х 1/2" х 20(2,8)</t>
+  </si>
+  <si>
+    <t>552.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999064</t>
+  </si>
+  <si>
+    <t>VTm.432.BG.200520</t>
+  </si>
+  <si>
+    <t>Тройник надвижной с переходом на вн.р. 20(2,8) х 3/4" х 20(2,8)</t>
+  </si>
+  <si>
+    <t>641.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999065</t>
+  </si>
+  <si>
+    <t>VTm.432.BG.250525</t>
+  </si>
+  <si>
+    <t>Тройник надвижной с переходом на вн.р. 25(3,5) х 3/4" х 25(3,5)</t>
+  </si>
+  <si>
+    <t>794.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999066</t>
+  </si>
+  <si>
+    <t>VTm.451.BG.002020</t>
+  </si>
+  <si>
+    <t>Угольник надвижной 20(2,8) х 20(2,8)</t>
+  </si>
+  <si>
+    <t>514.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999067</t>
+  </si>
+  <si>
+    <t>VTm.451.BG.002525</t>
+  </si>
+  <si>
+    <t>Угольник надвижной 25(3,5) х 25(3,5)</t>
+  </si>
+  <si>
+    <t>780.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999068</t>
+  </si>
+  <si>
+    <t>VTm.452.BG.002004</t>
+  </si>
+  <si>
+    <t>Угольник надвижной с переходом на вн.р. 20(2,8) х 1/2"</t>
   </si>
   <si>
     <t>433.00 руб.</t>
   </si>
   <si>
-    <t>VLC-900460</t>
-[...443 lines deleted...]
-    <t>Соединитель надвижной с накидной гайкой 20(2,8) х 3/4"</t>
+    <t>VLC-999069</t>
+  </si>
+  <si>
+    <t>VTm.452.BG.002005</t>
+  </si>
+  <si>
+    <t>Угольник надвижной с переходом на вн.р. 20(2,8) х 3/4"</t>
+  </si>
+  <si>
+    <t>496.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999070</t>
+  </si>
+  <si>
+    <t>VTm.452.BG.002505</t>
+  </si>
+  <si>
+    <t>Угольник надвижной с переходом на вн.р. 25(3,5) х 3/4"</t>
+  </si>
+  <si>
+    <t>709.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999071</t>
+  </si>
+  <si>
+    <t>VTm.453.BG.002004</t>
+  </si>
+  <si>
+    <t>Угольник надвижной с переходом на нар.р. 20(2,8) х 1/2"</t>
   </si>
   <si>
     <t>465.00 руб.</t>
   </si>
   <si>
-    <t>VLC-999045</t>
-[...299 lines deleted...]
-    <t>Угольник надвижной с переходом на вн.р. 25(3,5) х 3/4"</t>
+    <t>VLC-999072</t>
+  </si>
+  <si>
+    <t>VTm.453.BG.002005</t>
+  </si>
+  <si>
+    <t>Угольник надвижной с переходом на нар.р. 20(2,8) х 3/4"</t>
+  </si>
+  <si>
+    <t>615.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999073</t>
+  </si>
+  <si>
+    <t>VTm.453.BG.002505</t>
+  </si>
+  <si>
+    <t>Угольник надвижной с переходом на нар.р. 25(3,5) х 3/4"</t>
   </si>
   <si>
     <t>682.00 руб.</t>
   </si>
   <si>
-    <t>VLC-999071</t>
-[...31 lines deleted...]
-  <si>
     <t>VLC-999074</t>
   </si>
   <si>
     <t>VTm.454.BG.002004</t>
   </si>
   <si>
     <t>Водорозетка надвижная 20(2,8) х 1/2"</t>
-  </si>
-[...1 lines deleted...]
-    <t>527.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2713,1467 +2725,1467 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>50</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="47" name="Image_51" descr="Image_51"/>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image_52" descr="Image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>51</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="48" name="Image_52" descr="Image_52"/>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Image_53" descr="Image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>52</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="49" name="Image_53" descr="Image_53"/>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Image_54" descr="Image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>53</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="50" name="Image_54" descr="Image_54"/>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Image_55" descr="Image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>54</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="51" name="Image_55" descr="Image_55"/>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Image_56" descr="Image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>55</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="52" name="Image_56" descr="Image_56"/>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Image_57" descr="Image_57"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>56</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="53" name="Image_57" descr="Image_57"/>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Image_58" descr="Image_58"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="54" name="Image_58" descr="Image_58"/>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Image_59" descr="Image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="55" name="Image_59" descr="Image_59"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Image_60" descr="Image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="56" name="Image_60" descr="Image_60"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Image_61" descr="Image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="57" name="Image_61" descr="Image_61"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Image_62" descr="Image_62"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="58" name="Image_62" descr="Image_62"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Image_63" descr="Image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="59" name="Image_63" descr="Image_63"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Image_64" descr="Image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="60" name="Image_64" descr="Image_64"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Image_65" descr="Image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="61" name="Image_65" descr="Image_65"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Image_66" descr="Image_66"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="62" name="Image_66" descr="Image_66"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Image_67" descr="Image_67"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>66</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="63" name="Image_67" descr="Image_67"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Image_68" descr="Image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="64" name="Image_68" descr="Image_68"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image_69" descr="Image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>68</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="65" name="Image_69" descr="Image_69"/>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Image_70" descr="Image_70"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>69</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="66" name="Image_70" descr="Image_70"/>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Image_71" descr="Image_71"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>70</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="67" name="Image_71" descr="Image_71"/>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Image_72" descr="Image_72"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>71</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="68" name="Image_72" descr="Image_72"/>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Image_73" descr="Image_73"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>72</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="69" name="Image_73" descr="Image_73"/>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Image_74" descr="Image_74"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>73</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="70" name="Image_74" descr="Image_74"/>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image_75" descr="Image_75"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>74</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="71" name="Image_75" descr="Image_75"/>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Image_76" descr="Image_76"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>75</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="72" name="Image_76" descr="Image_76"/>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Image_77" descr="Image_77"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>76</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="73" name="Image_77" descr="Image_77"/>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image_78" descr="Image_78"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>77</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="74" name="Image_78" descr="Image_78"/>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image_79" descr="Image_79"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>78</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="75" name="Image_79" descr="Image_79"/>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Image_80" descr="Image_80"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>79</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="76" name="Image_80" descr="Image_80"/>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Image_81" descr="Image_81"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>80</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="77" name="Image_81" descr="Image_81"/>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Image_82" descr="Image_82"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>81</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="78" name="Image_82" descr="Image_82"/>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Image_83" descr="Image_83"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>82</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="79" name="Image_83" descr="Image_83"/>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Image_84" descr="Image_84"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>83</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="80" name="Image_84" descr="Image_84"/>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Image_85" descr="Image_85"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>84</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="81" name="Image_85" descr="Image_85"/>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Image_86" descr="Image_86"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>85</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="82" name="Image_86" descr="Image_86"/>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Image_87" descr="Image_87"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>86</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="83" name="Image_87" descr="Image_87"/>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Image_88" descr="Image_88"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>87</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="84" name="Image_88" descr="Image_88"/>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Image_89" descr="Image_89"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>88</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="85" name="Image_89" descr="Image_89"/>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Image_90" descr="Image_90"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>89</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="86" name="Image_90" descr="Image_90"/>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Image_91" descr="Image_91"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>90</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="87" name="Image_91" descr="Image_91"/>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Image_92" descr="Image_92"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>91</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="88" name="Image_92" descr="Image_92"/>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Image_93" descr="Image_93"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>92</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="89" name="Image_93" descr="Image_93"/>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Image_94" descr="Image_94"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>93</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="90" name="Image_94" descr="Image_94"/>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Image_95" descr="Image_95"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>94</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="91" name="Image_95" descr="Image_95"/>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Image_96" descr="Image_96"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>95</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="92" name="Image_96" descr="Image_96"/>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Image_97" descr="Image_97"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>96</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="93" name="Image_97" descr="Image_97"/>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Image_98" descr="Image_98"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>97</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="94" name="Image_98" descr="Image_98"/>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Image_99" descr="Image_99"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -4446,51 +4458,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L98"/>
+  <dimension ref="A1:L99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -4498,51 +4510,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J98)</f>
+        <f>SUM(J2:J99)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -4584,3309 +4596,3344 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>4</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*102.00</f>
+        <f>J5*107.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>836263</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*234.00</f>
+        <f>J6*243.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>836264</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*237.00</f>
+        <f>J7*247.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>836265</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*168.00</f>
+        <f>J8*183.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>836266</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G9" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*345.00</f>
+        <f>J9*359.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>836267</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*473.00</f>
+        <f>J10*493.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>836268</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*427.00</f>
+        <f>J11*445.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836269</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*366.00</f>
+        <f>J12*381.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>836270</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*302.00</f>
+        <f>J13*314.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836271</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G14" s="2">
         <v>3</v>
       </c>
-      <c r="H14" s="2" t="s">
-        <v>23</v>
+      <c r="H14" s="2">
+        <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*363.00</f>
+        <f>J14*377.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836272</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
-      <c r="H15" s="2" t="s">
-        <v>23</v>
+      <c r="H15" s="2">
+        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*325.00</f>
+        <f>J15*355.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836273</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*406.00</f>
+        <f>J16*422.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>868512</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*692.00</f>
+        <f>J17*755.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>868513</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1572.00</f>
+        <f>J18*1713.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>868514</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
-      <c r="H19" s="2">
-        <v>0</v>
+      <c r="H19" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*789.00</f>
+        <f>J19*860.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>868515</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*744.00</f>
+        <f>J20*811.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>868516</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*809.00</f>
+        <f>J21*881.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>868517</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*865.00</f>
+        <f>J22*943.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>868518</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*978.00</f>
+        <f>J23*1066.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>868519</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*895.00</f>
+        <f>J24*975.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>868520</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1026.00</f>
+        <f>J25*1119.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>868521</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="2" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*103.00</f>
+        <f>J26*107.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>868522</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="F27" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="G27" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="F27" s="2" t="s">
+      <c r="H27" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="G27" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*120.00</f>
+        <f>J27*125.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>868880</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*88.00</f>
+        <f>J28*91.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>869348</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>55</v>
+        <v>111</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*332.00</f>
+        <f>J29*345.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>869349</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*433.00</f>
+        <f>J30*471.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>869350</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*554.00</f>
+        <f>J31*604.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>869351</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*503.00</f>
+        <f>J32*548.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>869352</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G33" s="2">
         <v>7</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*599.00</f>
+        <f>J33*653.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>869353</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*573.00</f>
+        <f>J34*624.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>869354</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*433.00</f>
+        <f>J35*471.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>869355</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G36" s="2">
         <v>2</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*563.00</f>
+        <f>J36*614.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>869356</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G37" s="2">
         <v>9</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>151</v>
+        <v>28</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1278.00</f>
+        <f>J37*1394.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>869357</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G38" s="2">
         <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*996.00</f>
+        <f>J38*1085.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>869358</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G39" s="2">
         <v>5</v>
       </c>
       <c r="H39" s="2">
         <v>10</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*958.00</f>
+        <f>J39*1044.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>869359</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G40" s="2">
         <v>10</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*998.00</f>
+        <f>J40*1088.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>869360</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="G41" s="2">
         <v>5</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*1345.00</f>
+        <f>J41*1466.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>869361</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="E42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="2" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="G42" s="2">
         <v>5</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*998.00</f>
+        <f>J42*1088.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>869362</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="G43" s="2">
         <v>2</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*859.00</f>
+        <f>J43*936.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>869363</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="F44" s="2" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="H44" s="2" t="s">
-        <v>50</v>
+      <c r="H44" s="2">
+        <v>9</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*772.00</f>
+        <f>J44*842.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>877706</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="F45" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="F45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*2011.00</f>
+        <f>J45*2193.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>877707</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*2231.00</f>
+        <f>J46*2432.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>885506</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*254.00</f>
+        <f>J47*277.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>885507</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="G48" s="2">
         <v>10</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*470.00</f>
+        <f>J48*513.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>885508</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="G49" s="2">
         <v>10</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*768.00</f>
+        <f>J49*837.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>885509</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="G50" s="2">
         <v>10</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*801.00</f>
+        <f>J50*873.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
-    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="51" spans="1:12" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>837061</v>
+        <v>956765</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="F51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*111.00</f>
+        <f>J51*802.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>837062</v>
+        <v>837061</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>55</v>
+        <v>111</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*162.00</f>
+        <f>J52*115.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>837063</v>
+        <v>837062</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="G53" s="2">
+        <v>0</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>28</v>
+        <v>111</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*297.00</f>
+        <f>J53*169.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>837064</v>
+        <v>837063</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>5</v>
+      </c>
+      <c r="H54" s="2">
+        <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*272.00</f>
+        <f>J54*309.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>837065</v>
+        <v>837064</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="F55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*435.00</f>
+        <f>J55*296.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>837066</v>
+        <v>837065</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="F56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*466.00</f>
+        <f>J56*453.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>837067</v>
+        <v>837066</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*579.00</f>
+        <f>J57*529.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>837068</v>
+        <v>837067</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="E58" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="2">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*291.00</f>
+        <f>J58*602.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>837069</v>
+        <v>837068</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="E59" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="E59" s="2" t="s">
+      <c r="F59" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="F59" s="2" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="G59" s="2">
+        <v>8</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>151</v>
+        <v>23</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*275.00</f>
+        <f>J59*303.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>837070</v>
+        <v>837069</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="E60" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="F60" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="F60" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G60" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*460.00</f>
+        <f>J60*300.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>837071</v>
+        <v>837070</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="F61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>0</v>
+      </c>
+      <c r="H61" s="2">
+        <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*579.00</f>
+        <f>J61*478.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>837072</v>
+        <v>837071</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>233</v>
+      </c>
+      <c r="G62" s="2">
+        <v>6</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*271.00</f>
+        <f>J62*602.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>837073</v>
+        <v>837072</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="E63" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="F63" s="2" t="s">
         <v>252</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="G63" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*245.00</f>
+        <f>J63*270.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>837074</v>
+        <v>837073</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="D64" s="1" t="s">
+      <c r="E64" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="F64" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G64" s="2">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*622.00</f>
+        <f>J64*255.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>837075</v>
+        <v>837074</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="D65" s="1" t="s">
+      <c r="E65" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="F65" s="2" t="s">
         <v>260</v>
       </c>
-      <c r="F65" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G65" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*356.00</f>
+        <f>J65*647.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>837076</v>
+        <v>837075</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="F66" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*381.00</f>
+        <f>J66*386.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>837077</v>
+        <v>837076</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="D67" s="1" t="s">
+      <c r="E67" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="E67" s="2" t="s">
+      <c r="F67" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="F67" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*447.00</f>
+        <f>J67*396.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>837078</v>
+        <v>837077</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="E68" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="E68" s="2" t="s">
+      <c r="F68" s="2" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*465.00</f>
+        <f>J68*485.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>837079</v>
+        <v>837078</v>
       </c>
       <c r="C69" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="D69" s="1" t="s">
+      <c r="E69" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="E69" s="2" t="s">
+      <c r="F69" s="2" t="s">
         <v>276</v>
       </c>
-      <c r="F69" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G69" s="2">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*525.00</f>
+        <f>J69*484.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>837080</v>
+        <v>837079</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="F70" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="F70" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G70" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>3</v>
+      </c>
+      <c r="H70" s="2">
+        <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*574.00</f>
+        <f>J70*546.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>837081</v>
+        <v>837080</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*565.00</f>
+        <f>J71*597.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>837082</v>
+        <v>837081</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="E72" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="F72" s="2" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="G72" s="2">
+        <v>1</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*566.00</f>
+        <f>J72*588.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>837083</v>
+        <v>837082</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="E73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73" s="2" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>288</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>151</v>
+        <v>23</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*644.00</f>
+        <f>J73*588.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>837084</v>
+        <v>837083</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="E74" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="F74" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="E74" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G74" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>3</v>
+      </c>
+      <c r="H74" s="2">
+        <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*590.00</f>
+        <f>J74*699.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>837085</v>
+        <v>837084</v>
       </c>
       <c r="C75" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E75" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="F75" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="E75" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G75" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*589.00</f>
+        <f>J75*613.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>837086</v>
+        <v>837085</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E76" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="F76" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="E76" s="2" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="G76" s="2">
+        <v>0</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*616.00</f>
+        <f>J76*642.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>837087</v>
+        <v>837086</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="E77" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="F77" s="2" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*800.00</f>
+        <f>J77*640.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>837088</v>
+        <v>837087</v>
       </c>
       <c r="C78" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="E78" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="F78" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="E78" s="2" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="G78" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*888.00</f>
+        <f>J78*832.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>837089</v>
+        <v>837088</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E79" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="F79" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="E79" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G79" s="2">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*550.00</f>
+        <f>J79*923.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>837090</v>
+        <v>837089</v>
       </c>
       <c r="C80" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E80" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="D80" s="1" t="s">
+      <c r="F80" s="2" t="s">
         <v>319</v>
       </c>
-      <c r="E80" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G80" s="2">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="H80" s="2">
         <v>6</v>
       </c>
+      <c r="H80" s="2" t="s">
+        <v>23</v>
+      </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*769.00</f>
+        <f>J80*600.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>837091</v>
+        <v>837090</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="E81" s="2" t="s">
         <v>322</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="F81" s="2" t="s">
         <v>323</v>
       </c>
-      <c r="E81" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G81" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*781.00</f>
+        <f>J81*799.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>837092</v>
+        <v>837091</v>
       </c>
       <c r="C82" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E82" s="2" t="s">
         <v>326</v>
       </c>
-      <c r="D82" s="1" t="s">
+      <c r="F82" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="E82" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G82" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*731.00</f>
+        <f>J82*887.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>837093</v>
+        <v>837092</v>
       </c>
       <c r="C83" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="E83" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="D83" s="1" t="s">
+      <c r="F83" s="2" t="s">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
       <c r="G83" s="2">
         <v>8</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*698.00</f>
+        <f>J83*761.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>837094</v>
+        <v>837093</v>
       </c>
       <c r="C84" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="E84" s="2" t="s">
         <v>334</v>
       </c>
-      <c r="D84" s="1" t="s">
+      <c r="F84" s="2" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
       <c r="G84" s="2">
         <v>8</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>151</v>
+        <v>110</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*861.00</f>
+        <f>J84*726.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>837095</v>
+        <v>837094</v>
       </c>
       <c r="C85" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E85" s="2" t="s">
         <v>338</v>
       </c>
-      <c r="D85" s="1" t="s">
+      <c r="F85" s="2" t="s">
         <v>339</v>
       </c>
-      <c r="E85" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G85" s="2">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>8</v>
+      </c>
+      <c r="H85" s="2">
+        <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*712.00</f>
+        <f>J85*895.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>837096</v>
+        <v>837095</v>
       </c>
       <c r="C86" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E86" s="2" t="s">
         <v>342</v>
       </c>
-      <c r="D86" s="1" t="s">
+      <c r="F86" s="2" t="s">
         <v>343</v>
       </c>
-      <c r="E86" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*889.00</f>
+        <f>J86*772.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>837097</v>
+        <v>837096</v>
       </c>
       <c r="C87" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E87" s="2" t="s">
         <v>346</v>
       </c>
-      <c r="D87" s="1" t="s">
+      <c r="F87" s="2" t="s">
         <v>347</v>
       </c>
-      <c r="E87" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G87" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*531.00</f>
+        <f>J87*925.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>837098</v>
+        <v>837097</v>
       </c>
       <c r="C88" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E88" s="2" t="s">
         <v>350</v>
       </c>
-      <c r="D88" s="1" t="s">
+      <c r="F88" s="2" t="s">
         <v>351</v>
       </c>
-      <c r="E88" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G88" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>7</v>
+      </c>
+      <c r="H88" s="2">
+        <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*616.00</f>
+        <f>J88*552.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>837099</v>
+        <v>837098</v>
       </c>
       <c r="C89" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="D89" s="1" t="s">
+      <c r="E89" s="2" t="s">
         <v>354</v>
       </c>
-      <c r="E89" s="2" t="s">
+      <c r="F89" s="2" t="s">
         <v>355</v>
       </c>
-      <c r="F89" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G89" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H89" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*763.00</f>
+        <f>J89*641.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>837100</v>
+        <v>837099</v>
       </c>
       <c r="C90" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="D90" s="1" t="s">
+      <c r="E90" s="2" t="s">
         <v>358</v>
       </c>
-      <c r="E90" s="2" t="s">
+      <c r="F90" s="2" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="G90" s="2">
         <v>4</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*495.00</f>
+        <f>J90*794.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>837101</v>
+        <v>837100</v>
       </c>
       <c r="C91" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="D91" s="1" t="s">
+      <c r="E91" s="2" t="s">
         <v>362</v>
       </c>
-      <c r="E91" s="2" t="s">
+      <c r="F91" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="F91" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G91" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*715.00</f>
+        <f>J91*514.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>837102</v>
+        <v>837101</v>
       </c>
       <c r="C92" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="D92" s="1" t="s">
+      <c r="E92" s="2" t="s">
         <v>366</v>
       </c>
-      <c r="E92" s="2" t="s">
+      <c r="F92" s="2" t="s">
         <v>367</v>
       </c>
-      <c r="F92" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*381.00</f>
+        <f>J92*780.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>837103</v>
+        <v>837102</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>368</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>371</v>
       </c>
       <c r="G93" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*458.00</f>
+        <f>J93*433.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>837104</v>
+        <v>837103</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>374</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>375</v>
       </c>
       <c r="G94" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*682.00</f>
+        <f>J94*496.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>837105</v>
+        <v>837104</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>377</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>378</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>379</v>
+      </c>
+      <c r="G95" s="2">
+        <v>4</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>151</v>
+        <v>23</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*447.00</f>
+        <f>J95*709.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>837106</v>
+        <v>837105</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="H96" s="2" t="s">
-        <v>55</v>
+      <c r="H96" s="2">
+        <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*591.00</f>
+        <f>J96*465.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>837107</v>
+        <v>837106</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>387</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*656.00</f>
+        <f>J97*615.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
+        <v>837107</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="G98" s="2">
+        <v>8</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K98" s="2" t="str">
+        <f>J98*682.00</f>
+        <v>0</v>
+      </c>
+      <c r="L98" s="5"/>
+    </row>
+    <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A99" s="1"/>
+      <c r="B99" s="1">
         <v>837108</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L98" s="5"/>
+      <c r="C99" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="2">
+        <v>0</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K99" s="2" t="str">
+        <f>J99*548.00</f>
+        <v>0</v>
+      </c>
+      <c r="L99" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>