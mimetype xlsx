--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -117,89 +117,92 @@
   <si>
     <t>VTm.402.BG.001604</t>
   </si>
   <si>
     <t>Соединитель надвижной с переходом на вн.резьбу 16(2,2)х1/2"</t>
   </si>
   <si>
     <t>247.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-900219</t>
   </si>
   <si>
     <t>VTm.403.BG.001616</t>
   </si>
   <si>
     <t>Соединитель надвижной 16(2,2)х16(2,2)</t>
   </si>
   <si>
     <t>183.00 руб.</t>
   </si>
   <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
     <t>VLC-900220</t>
   </si>
   <si>
     <t>VTm.422.BG.001604</t>
   </si>
   <si>
     <t>Соединитель надвижной с накидной гайкой 16(2,2) х 1/2"</t>
   </si>
   <si>
     <t>359.00 руб.</t>
   </si>
   <si>
+    <t>VLC-900221</t>
+  </si>
+  <si>
+    <t>VTm.422.EBG.001605</t>
+  </si>
+  <si>
+    <t>Соединитель надвижной с накидной гайкой EUROCONUS 16(2,2) х 3/4"EC</t>
+  </si>
+  <si>
+    <t>493.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900222</t>
+  </si>
+  <si>
+    <t>VTm.431.BG.161616</t>
+  </si>
+  <si>
+    <t>Тройник надвижной 16(2,2)х16(2,2)х16(2,2)</t>
+  </si>
+  <si>
+    <t>445.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-900221</t>
-[...22 lines deleted...]
-  <si>
     <t>VLC-900223</t>
   </si>
   <si>
     <t>VTm.432.BG.160416</t>
   </si>
   <si>
     <t>Тройник надвижной с переходом на вн.р. 16(2,2) х 1/2" х 16(2,2)</t>
   </si>
   <si>
     <t>381.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900224</t>
   </si>
   <si>
     <t>VTm.451.BG.001616</t>
   </si>
   <si>
     <t>Угольник надвижной 16(2,2)х16(2,2)</t>
   </si>
   <si>
     <t>314.00 руб.</t>
@@ -349,53 +352,50 @@
     <t>1 119.00 руб.</t>
   </si>
   <si>
     <t>VLC-900438</t>
   </si>
   <si>
     <t>VTm.400.BC.001622</t>
   </si>
   <si>
     <t>Гильза хромированная (надвижной фитинг) 16(2,2)</t>
   </si>
   <si>
     <t>VLC-900439</t>
   </si>
   <si>
     <t>VTm.400.BC.002028</t>
   </si>
   <si>
     <t>Гильза хромированная (надвижной фитинг) 20(2,8)</t>
   </si>
   <si>
     <t>125.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-900440</t>
   </si>
   <si>
     <t>VT.481.KS.01</t>
   </si>
   <si>
     <t>Кронштейн стальной для крепления фитингов VTm.481.P 50 мм</t>
   </si>
   <si>
     <t>91.00 руб.</t>
   </si>
   <si>
     <t>VLC-900458</t>
   </si>
   <si>
     <t>VTm.400.BG.003244</t>
   </si>
   <si>
     <t>Гильза (надвижной фитинг) 32(4,4)</t>
   </si>
   <si>
     <t>345.00 руб.</t>
   </si>
@@ -1336,51 +1336,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1600_3466_11eb_81f3_003048fd731b_2390b7ac_2840_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1602_3466_11eb_81f3_003048fd731b_2390b7b0_2840_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1604_3466_11eb_81f3_003048fd731b_2390b7b4_2840_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1606_3466_11eb_81f3_003048fd731b_2390b7b8_2840_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1608_3466_11eb_81f3_003048fd731b_2390b7bc_2840_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b160a_3466_11eb_81f3_003048fd731b_2390b7c0_2840_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b160c_3466_11eb_81f3_003048fd731b_2390b7c4_2840_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b160e_3466_11eb_81f3_003048fd731b_2390b7c8_2840_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1610_3466_11eb_81f3_003048fd731b_2390b7cc_2840_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0839b7_3466_11eb_81f3_003048fd731b_2390b7d0_2840_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0839b9_3466_11eb_81f3_003048fd731b_2390b7d4_2840_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0839bb_3466_11eb_81f3_003048fd731b_2390b7d8_2840_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c38_db0d_11ec_a2a2_00259070b487_695c45c9_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c3a_db0d_11ec_a2a2_00259070b487_695c45d5_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c3c_db0d_11ec_a2a2_00259070b487_695c45d9_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c3e_db0d_11ec_a2a2_00259070b487_695c45cd_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c40_db0d_11ec_a2a2_00259070b487_695c45dd_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c42_db0d_11ec_a2a2_00259070b487_695c45e1_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c44_db0d_11ec_a2a2_00259070b487_695c45e5_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c46_db0d_11ec_a2a2_00259070b487_695c45e9_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c48_db0d_11ec_a2a2_00259070b487_695c45ed_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c4a_db0d_11ec_a2a2_00259070b487_695c4581_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c4c_db0d_11ec_a2a2_00259070b487_695c4585_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c4e_db0d_11ec_a2a2_00259070b487_695c457d_11fe_11ef_a5b8_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bed_230d_11ed_a307_00259070b487_695c4589_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bef_230d_11ed_a307_00259070b487_695c458d_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bf1_230d_11ed_a307_00259070b487_695c4591_11fe_11ef_a5b8_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bf3_230d_11ed_a307_00259070b487_695c4595_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bf5_230d_11ed_a307_00259070b487_695c4599_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bf7_230d_11ed_a307_00259070b487_695c45a1_11fe_11ef_a5b8_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bf9_230d_11ed_a307_00259070b487_695c459d_11fe_11ef_a5b8_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bfb_230d_11ed_a307_00259070b487_695c45a5_11fe_11ef_a5b8_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bfd_230d_11ed_a307_00259070b487_695c45b5_11fe_11ef_a5b8_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bff_230d_11ed_a307_00259070b487_695c45a9_11fe_11ef_a5b8_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c01_230d_11ed_a307_00259070b487_695c45ad_11fe_11ef_a5b8_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c03_230d_11ed_a307_00259070b487_695c45b1_11fe_11ef_a5b8_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c05_230d_11ed_a307_00259070b487_695c45b9_11fe_11ef_a5b8_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c07_230d_11ed_a307_00259070b487_695c45bd_11fe_11ef_a5b8_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c09_230d_11ed_a307_00259070b487_695c45c1_11fe_11ef_a5b8_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c0b_230d_11ed_a307_00259070b487_695c45c5_11fe_11ef_a5b8_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4a3_c7a6_11ed_a3fe_047c1617b143_695c45d1_11fe_11ef_a5b8_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4a5_c7a6_11ed_a3fe_047c1617b143_695c45f1_11fe_11ef_a5b8_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec5f_f891_11ee_a597_047c1617b143_4b3c1d0c_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec61_f891_11ee_a597_047c1617b143_4b3c1d10_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec63_f891_11ee_a597_047c1617b143_4b3c1d14_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec65_f891_11ee_a597_047c1617b143_4b3c1d18_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3dd_0b65_11ec_831e_003048fd731b_2390b7dc_2840_11ed_a30f_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3df_0b65_11ec_831e_003048fd731b_2390b7e0_2840_11ed_a30f_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3e1_0b65_11ec_831e_003048fd731b_2390b7e4_2840_11ed_a30f_00259070b48749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3e3_0b65_11ec_831e_003048fd731b_2390b7e8_2840_11ed_a30f_00259070b48750.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3e5_0b65_11ec_831e_003048fd731b_2390b7ec_2840_11ed_a30f_00259070b48751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3e7_0b65_11ec_831e_003048fd731b_2390b7f0_2840_11ed_a30f_00259070b48752.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3e9_0b65_11ec_831e_003048fd731b_2390b7f4_2840_11ed_a30f_00259070b48753.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637cf6_0b65_11ec_831e_003048fd731b_2390b7f8_2840_11ed_a30f_00259070b48754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637cf8_0b65_11ec_831e_003048fd731b_2390b7fc_2840_11ed_a30f_00259070b48755.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637cfa_0b65_11ec_831e_003048fd731b_2390b800_2840_11ed_a30f_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637cfc_0b65_11ec_831e_003048fd731b_2390b804_2840_11ed_a30f_00259070b48757.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637cfe_0b65_11ec_831e_003048fd731b_2390b808_2840_11ed_a30f_00259070b48758.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d00_0b65_11ec_831e_003048fd731b_2390b80c_2840_11ed_a30f_00259070b48759.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d02_0b65_11ec_831e_003048fd731b_2390b810_2840_11ed_a30f_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d04_0b65_11ec_831e_003048fd731b_2390b814_2840_11ed_a30f_00259070b48761.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d06_0b65_11ec_831e_003048fd731b_2390b818_2840_11ed_a30f_00259070b48762.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d08_0b65_11ec_831e_003048fd731b_2390b81c_2840_11ed_a30f_00259070b48763.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d0a_0b65_11ec_831e_003048fd731b_2390b820_2840_11ed_a30f_00259070b48764.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d0c_0b65_11ec_831e_003048fd731b_2390b824_2840_11ed_a30f_00259070b48765.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d0e_0b65_11ec_831e_003048fd731b_2390b828_2840_11ed_a30f_00259070b48766.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d10_0b65_11ec_831e_003048fd731b_2390b82c_2840_11ed_a30f_00259070b48767.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d12_0b65_11ec_831e_003048fd731b_2390b830_2840_11ed_a30f_00259070b48768.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d14_0b65_11ec_831e_003048fd731b_2390b834_2840_11ed_a30f_00259070b48769.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d16_0b65_11ec_831e_003048fd731b_2390b838_2840_11ed_a30f_00259070b48770.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d18_0b65_11ec_831e_003048fd731b_2390b83c_2840_11ed_a30f_00259070b48771.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d1a_0b65_11ec_831e_003048fd731b_2390b840_2840_11ed_a30f_00259070b48772.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d1c_0b65_11ec_831e_003048fd731b_2390b844_2840_11ed_a30f_00259070b48773.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d1e_0b65_11ec_831e_003048fd731b_2390b848_2840_11ed_a30f_00259070b48774.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d20_0b65_11ec_831e_003048fd731b_2390b84c_2840_11ed_a30f_00259070b48775.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d22_0b65_11ec_831e_003048fd731b_2390b850_2840_11ed_a30f_00259070b48776.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d24_0b65_11ec_831e_003048fd731b_2390b854_2840_11ed_a30f_00259070b48777.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d26_0b65_11ec_831e_003048fd731b_2390b858_2840_11ed_a30f_00259070b48778.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d28_0b65_11ec_831e_003048fd731b_2390b85c_2840_11ed_a30f_00259070b48779.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d2a_0b65_11ec_831e_003048fd731b_2390b860_2840_11ed_a30f_00259070b48780.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d2c_0b65_11ec_831e_003048fd731b_2390b864_2840_11ed_a30f_00259070b48781.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d2e_0b65_11ec_831e_003048fd731b_2390b868_2840_11ed_a30f_00259070b48782.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d30_0b65_11ec_831e_003048fd731b_2390b86c_2840_11ed_a30f_00259070b48783.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d32_0b65_11ec_831e_003048fd731b_2390b870_2840_11ed_a30f_00259070b48784.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d34_0b65_11ec_831e_003048fd731b_2390b874_2840_11ed_a30f_00259070b48785.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d36_0b65_11ec_831e_003048fd731b_2390b878_2840_11ed_a30f_00259070b48786.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d38_0b65_11ec_831e_003048fd731b_2390b87c_2840_11ed_a30f_00259070b48787.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d3a_0b65_11ec_831e_003048fd731b_2390b880_2840_11ed_a30f_00259070b48788.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d3c_0b65_11ec_831e_003048fd731b_2390b884_2840_11ed_a30f_00259070b48789.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d3e_0b65_11ec_831e_003048fd731b_2390b888_2840_11ed_a30f_00259070b48790.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d40_0b65_11ec_831e_003048fd731b_2390b88c_2840_11ed_a30f_00259070b48791.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d42_0b65_11ec_831e_003048fd731b_2390b890_2840_11ed_a30f_00259070b48792.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d44_0b65_11ec_831e_003048fd731b_2390b894_2840_11ed_a30f_00259070b48793.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d46_0b65_11ec_831e_003048fd731b_2390b898_2840_11ed_a30f_00259070b48794.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1600_3466_11eb_81f3_003048fd731b_2390b7ac_2840_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1602_3466_11eb_81f3_003048fd731b_2390b7b0_2840_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1604_3466_11eb_81f3_003048fd731b_2390b7b4_2840_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1606_3466_11eb_81f3_003048fd731b_2390b7b8_2840_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1608_3466_11eb_81f3_003048fd731b_2390b7bc_2840_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b160a_3466_11eb_81f3_003048fd731b_2390b7c0_2840_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b160c_3466_11eb_81f3_003048fd731b_2390b7c4_2840_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b160e_3466_11eb_81f3_003048fd731b_2390b7c8_2840_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1610_3466_11eb_81f3_003048fd731b_2390b7cc_2840_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0839b7_3466_11eb_81f3_003048fd731b_2390b7d0_2840_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0839b9_3466_11eb_81f3_003048fd731b_2390b7d4_2840_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0839bb_3466_11eb_81f3_003048fd731b_2390b7d8_2840_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c38_db0d_11ec_a2a2_00259070b487_695c45c9_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c3a_db0d_11ec_a2a2_00259070b487_695c45d5_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c3c_db0d_11ec_a2a2_00259070b487_695c45d9_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c3e_db0d_11ec_a2a2_00259070b487_695c45cd_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c40_db0d_11ec_a2a2_00259070b487_695c45dd_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c42_db0d_11ec_a2a2_00259070b487_695c45e1_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c44_db0d_11ec_a2a2_00259070b487_695c45e5_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c46_db0d_11ec_a2a2_00259070b487_695c45e9_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c48_db0d_11ec_a2a2_00259070b487_695c45ed_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c4a_db0d_11ec_a2a2_00259070b487_695c4581_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c4c_db0d_11ec_a2a2_00259070b487_695c4585_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c4e_db0d_11ec_a2a2_00259070b487_695c457d_11fe_11ef_a5b8_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bed_230d_11ed_a307_00259070b487_695c4589_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bef_230d_11ed_a307_00259070b487_695c458d_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bf1_230d_11ed_a307_00259070b487_695c4591_11fe_11ef_a5b8_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bf3_230d_11ed_a307_00259070b487_695c4595_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bf5_230d_11ed_a307_00259070b487_695c4599_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bf7_230d_11ed_a307_00259070b487_695c45a1_11fe_11ef_a5b8_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bf9_230d_11ed_a307_00259070b487_695c459d_11fe_11ef_a5b8_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bfb_230d_11ed_a307_00259070b487_695c45a5_11fe_11ef_a5b8_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bfd_230d_11ed_a307_00259070b487_695c45b5_11fe_11ef_a5b8_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991bff_230d_11ed_a307_00259070b487_695c45a9_11fe_11ef_a5b8_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c01_230d_11ed_a307_00259070b487_695c45ad_11fe_11ef_a5b8_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c03_230d_11ed_a307_00259070b487_695c45b1_11fe_11ef_a5b8_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c05_230d_11ed_a307_00259070b487_695c45b9_11fe_11ef_a5b8_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c07_230d_11ed_a307_00259070b487_695c45bd_11fe_11ef_a5b8_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c09_230d_11ed_a307_00259070b487_695c45c1_11fe_11ef_a5b8_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c0b_230d_11ed_a307_00259070b487_695c45c5_11fe_11ef_a5b8_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4a3_c7a6_11ed_a3fe_047c1617b143_695c45d1_11fe_11ef_a5b8_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4a5_c7a6_11ed_a3fe_047c1617b143_695c45f1_11fe_11ef_a5b8_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec5f_f891_11ee_a597_047c1617b143_4b3c1d0c_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec61_f891_11ee_a597_047c1617b143_4b3c1d10_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec63_f891_11ee_a597_047c1617b143_4b3c1d14_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec65_f891_11ee_a597_047c1617b143_4b3c1d18_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e1a_4547_11f1_a8b7_047c1617b143_3c04fec5_714f_11f1_a8f1_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3dd_0b65_11ec_831e_003048fd731b_2390b7dc_2840_11ed_a30f_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3df_0b65_11ec_831e_003048fd731b_2390b7e0_2840_11ed_a30f_00259070b48749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3e1_0b65_11ec_831e_003048fd731b_2390b7e4_2840_11ed_a30f_00259070b48750.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3e3_0b65_11ec_831e_003048fd731b_2390b7e8_2840_11ed_a30f_00259070b48751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3e5_0b65_11ec_831e_003048fd731b_2390b7ec_2840_11ed_a30f_00259070b48752.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3e7_0b65_11ec_831e_003048fd731b_2390b7f0_2840_11ed_a30f_00259070b48753.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3e9_0b65_11ec_831e_003048fd731b_2390b7f4_2840_11ed_a30f_00259070b48754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637cf6_0b65_11ec_831e_003048fd731b_2390b7f8_2840_11ed_a30f_00259070b48755.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637cf8_0b65_11ec_831e_003048fd731b_2390b7fc_2840_11ed_a30f_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637cfa_0b65_11ec_831e_003048fd731b_2390b800_2840_11ed_a30f_00259070b48757.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637cfc_0b65_11ec_831e_003048fd731b_2390b804_2840_11ed_a30f_00259070b48758.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637cfe_0b65_11ec_831e_003048fd731b_2390b808_2840_11ed_a30f_00259070b48759.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d00_0b65_11ec_831e_003048fd731b_2390b80c_2840_11ed_a30f_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d02_0b65_11ec_831e_003048fd731b_2390b810_2840_11ed_a30f_00259070b48761.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d04_0b65_11ec_831e_003048fd731b_2390b814_2840_11ed_a30f_00259070b48762.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d06_0b65_11ec_831e_003048fd731b_2390b818_2840_11ed_a30f_00259070b48763.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d08_0b65_11ec_831e_003048fd731b_2390b81c_2840_11ed_a30f_00259070b48764.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d0a_0b65_11ec_831e_003048fd731b_2390b820_2840_11ed_a30f_00259070b48765.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d0c_0b65_11ec_831e_003048fd731b_2390b824_2840_11ed_a30f_00259070b48766.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d0e_0b65_11ec_831e_003048fd731b_2390b828_2840_11ed_a30f_00259070b48767.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d10_0b65_11ec_831e_003048fd731b_2390b82c_2840_11ed_a30f_00259070b48768.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d12_0b65_11ec_831e_003048fd731b_2390b830_2840_11ed_a30f_00259070b48769.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d14_0b65_11ec_831e_003048fd731b_2390b834_2840_11ed_a30f_00259070b48770.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d16_0b65_11ec_831e_003048fd731b_2390b838_2840_11ed_a30f_00259070b48771.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d18_0b65_11ec_831e_003048fd731b_2390b83c_2840_11ed_a30f_00259070b48772.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d1a_0b65_11ec_831e_003048fd731b_2390b840_2840_11ed_a30f_00259070b48773.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d1c_0b65_11ec_831e_003048fd731b_2390b844_2840_11ed_a30f_00259070b48774.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d1e_0b65_11ec_831e_003048fd731b_2390b848_2840_11ed_a30f_00259070b48775.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d20_0b65_11ec_831e_003048fd731b_2390b84c_2840_11ed_a30f_00259070b48776.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d22_0b65_11ec_831e_003048fd731b_2390b850_2840_11ed_a30f_00259070b48777.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d24_0b65_11ec_831e_003048fd731b_2390b854_2840_11ed_a30f_00259070b48778.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d26_0b65_11ec_831e_003048fd731b_2390b858_2840_11ed_a30f_00259070b48779.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d28_0b65_11ec_831e_003048fd731b_2390b85c_2840_11ed_a30f_00259070b48780.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d2a_0b65_11ec_831e_003048fd731b_2390b860_2840_11ed_a30f_00259070b48781.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d2c_0b65_11ec_831e_003048fd731b_2390b864_2840_11ed_a30f_00259070b48782.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d2e_0b65_11ec_831e_003048fd731b_2390b868_2840_11ed_a30f_00259070b48783.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d30_0b65_11ec_831e_003048fd731b_2390b86c_2840_11ed_a30f_00259070b48784.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d32_0b65_11ec_831e_003048fd731b_2390b870_2840_11ed_a30f_00259070b48785.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d34_0b65_11ec_831e_003048fd731b_2390b874_2840_11ed_a30f_00259070b48786.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d36_0b65_11ec_831e_003048fd731b_2390b878_2840_11ed_a30f_00259070b48787.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d38_0b65_11ec_831e_003048fd731b_2390b87c_2840_11ed_a30f_00259070b48788.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d3a_0b65_11ec_831e_003048fd731b_2390b880_2840_11ed_a30f_00259070b48789.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d3c_0b65_11ec_831e_003048fd731b_2390b884_2840_11ed_a30f_00259070b48790.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d3e_0b65_11ec_831e_003048fd731b_2390b888_2840_11ed_a30f_00259070b48791.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d40_0b65_11ec_831e_003048fd731b_2390b88c_2840_11ed_a30f_00259070b48792.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d42_0b65_11ec_831e_003048fd731b_2390b890_2840_11ed_a30f_00259070b48793.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d44_0b65_11ec_831e_003048fd731b_2390b894_2840_11ed_a30f_00259070b48794.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d46_0b65_11ec_831e_003048fd731b_2390b898_2840_11ed_a30f_00259070b48795.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2725,1473 +2725,1503 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Image_52" descr="Image_52"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <xdr:cNvPr id="48" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Image_53" descr="Image_53"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <xdr:cNvPr id="49" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Image_54" descr="Image_54"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <xdr:cNvPr id="50" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Image_55" descr="Image_55"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <xdr:cNvPr id="51" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Image_56" descr="Image_56"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <xdr:cNvPr id="52" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Image_57" descr="Image_57"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="53" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Image_58" descr="Image_58"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <xdr:cNvPr id="54" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Image_59" descr="Image_59"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="55" name="Image_59" descr="Image_59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Image_60" descr="Image_60"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <xdr:cNvPr id="56" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Image_61" descr="Image_61"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="57" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Image_62" descr="Image_62"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="58" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Image_63" descr="Image_63"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="59" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Image_64" descr="Image_64"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="60" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Image_65" descr="Image_65"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <xdr:cNvPr id="61" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Image_66" descr="Image_66"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <xdr:cNvPr id="62" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Image_67" descr="Image_67"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <xdr:cNvPr id="63" name="Image_67" descr="Image_67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Image_68" descr="Image_68"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <xdr:cNvPr id="64" name="Image_68" descr="Image_68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="Image_69" descr="Image_69"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <xdr:cNvPr id="65" name="Image_69" descr="Image_69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="Image_70" descr="Image_70"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="66" name="Image_70" descr="Image_70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Image_71" descr="Image_71"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="67" name="Image_71" descr="Image_71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Image_72" descr="Image_72"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <xdr:cNvPr id="68" name="Image_72" descr="Image_72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Image_73" descr="Image_73"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="69" name="Image_73" descr="Image_73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Image_74" descr="Image_74"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="70" name="Image_74" descr="Image_74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Image_75" descr="Image_75"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="71" name="Image_75" descr="Image_75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Image_76" descr="Image_76"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <xdr:cNvPr id="72" name="Image_76" descr="Image_76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="Image_77" descr="Image_77"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="73" name="Image_77" descr="Image_77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="Image_78" descr="Image_78"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="74" name="Image_78" descr="Image_78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Image_79" descr="Image_79"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="75" name="Image_79" descr="Image_79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="Image_80" descr="Image_80"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <xdr:cNvPr id="76" name="Image_80" descr="Image_80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="Image_81" descr="Image_81"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="77" name="Image_81" descr="Image_81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="Image_82" descr="Image_82"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <xdr:cNvPr id="78" name="Image_82" descr="Image_82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="Image_83" descr="Image_83"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <xdr:cNvPr id="79" name="Image_83" descr="Image_83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="Image_84" descr="Image_84"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <xdr:cNvPr id="80" name="Image_84" descr="Image_84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="Image_85" descr="Image_85"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <xdr:cNvPr id="81" name="Image_85" descr="Image_85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Image_86" descr="Image_86"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <xdr:cNvPr id="82" name="Image_86" descr="Image_86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="Image_87" descr="Image_87"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <xdr:cNvPr id="83" name="Image_87" descr="Image_87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="Image_88" descr="Image_88"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <xdr:cNvPr id="84" name="Image_88" descr="Image_88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="Image_89" descr="Image_89"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <xdr:cNvPr id="85" name="Image_89" descr="Image_89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="Image_90" descr="Image_90"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <xdr:cNvPr id="86" name="Image_90" descr="Image_90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="Image_91" descr="Image_91"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <xdr:cNvPr id="87" name="Image_91" descr="Image_91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="Image_92" descr="Image_92"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <xdr:cNvPr id="88" name="Image_92" descr="Image_92"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="Image_93" descr="Image_93"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <xdr:cNvPr id="89" name="Image_93" descr="Image_93"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="Image_94" descr="Image_94"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <xdr:cNvPr id="90" name="Image_94" descr="Image_94"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="Image_95" descr="Image_95"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <xdr:cNvPr id="91" name="Image_95" descr="Image_95"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="Image_96" descr="Image_96"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <xdr:cNvPr id="92" name="Image_96" descr="Image_96"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="Image_97" descr="Image_97"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <xdr:cNvPr id="93" name="Image_97" descr="Image_97"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="Image_98" descr="Image_98"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <xdr:cNvPr id="94" name="Image_98" descr="Image_98"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="Image_99" descr="Image_99"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <xdr:cNvPr id="95" name="Image_99" descr="Image_99"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4584,51 +4614,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>836262</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*107.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>836263</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -4692,716 +4722,716 @@
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>836265</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*183.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>836266</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*359.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>836267</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
-      <c r="H10" s="2" t="s">
-        <v>23</v>
+      <c r="H10" s="2">
+        <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*493.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>836268</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*445.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836269</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>46</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*381.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>836270</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*314.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836271</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G14" s="2">
         <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*377.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836272</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*355.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836273</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
-      <c r="H16" s="2" t="s">
-        <v>50</v>
+      <c r="H16" s="2">
+        <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*422.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>868512</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
-      <c r="H17" s="2" t="s">
-        <v>37</v>
+      <c r="H17" s="2">
+        <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*755.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>868513</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1713.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>868514</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
-      <c r="H19" s="2" t="s">
-        <v>23</v>
+      <c r="H19" s="2">
+        <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*860.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>868515</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G20" s="2">
         <v>8</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*811.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>868516</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*881.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>868517</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*943.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>868518</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*1066.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>868519</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*975.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>868520</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1119.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>868521</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="2">
         <v>-1</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*107.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>868522</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*125.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>868880</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E28" s="2" t="s">
@@ -5423,90 +5453,90 @@
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*91.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>869348</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>110</v>
+      <c r="G29" s="2">
+        <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*345.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>869349</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*471.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>869350</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E31" s="2" t="s">
@@ -5564,51 +5594,51 @@
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*548.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>869352</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G33" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*653.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>869353</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D34" s="1" t="s">
@@ -5669,51 +5699,51 @@
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*471.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>869355</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G36" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*614.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>869356</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D37" s="1" t="s">
@@ -5742,86 +5772,86 @@
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>869357</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G38" s="2">
         <v>1</v>
       </c>
       <c r="H38" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*1085.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>869358</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G39" s="2">
         <v>5</v>
       </c>
       <c r="H39" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*1044.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>869359</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E40" s="2" t="s">
@@ -5882,51 +5912,51 @@
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>869361</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G42" s="2">
         <v>5</v>
       </c>
       <c r="H42" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1088.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>869362</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E43" s="2" t="s">
@@ -5949,89 +5979,89 @@
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*936.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>869363</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H44" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*842.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>877706</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*2193.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>877707</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E46" s="2" t="s">
@@ -6053,55 +6083,55 @@
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*2432.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>885506</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="G47" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G47" s="2">
+        <v>10</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>111</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*277.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>885507</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E48" s="2" t="s">
@@ -6176,51 +6206,51 @@
       </c>
       <c r="E50" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>201</v>
       </c>
       <c r="G50" s="2">
         <v>10</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*873.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
-    <row r="51" spans="1:12" outlineLevel="4">
+    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>956765</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>205</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
@@ -6229,89 +6259,89 @@
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*802.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>837061</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G52" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*115.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>837062</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*169.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>837063</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E54" s="2" t="s">
@@ -6441,119 +6471,119 @@
         <f>J57*529.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>837067</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
-      <c r="H58" s="2" t="s">
-        <v>23</v>
+      <c r="H58" s="2">
+        <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*602.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>837068</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>237</v>
       </c>
       <c r="G59" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*303.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>837069</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*300.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>837070</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D61" s="1" t="s">
@@ -6582,83 +6612,83 @@
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>837071</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G62" s="2">
         <v>6</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*602.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>837072</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>252</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*270.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>837073</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D64" s="1" t="s">
@@ -6687,51 +6717,51 @@
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>837074</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>260</v>
       </c>
       <c r="G65" s="2">
         <v>6</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*647.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>837075</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E66" s="2" t="s">
@@ -6792,51 +6822,51 @@
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>837077</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>272</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*485.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>837078</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E69" s="2" t="s">
@@ -6859,89 +6889,89 @@
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*484.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>837079</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>280</v>
       </c>
       <c r="G70" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*546.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>837080</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G71" s="2">
         <v>6</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>110</v>
+        <v>28</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*597.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>837081</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E72" s="2" t="s">
@@ -6964,226 +6994,226 @@
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*588.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>837082</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>288</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*588.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>837083</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>295</v>
       </c>
       <c r="G74" s="2">
         <v>3</v>
       </c>
-      <c r="H74" s="2">
-        <v>0</v>
+      <c r="H74" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*699.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>837084</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>299</v>
       </c>
       <c r="G75" s="2">
         <v>5</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*613.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>837085</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>303</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*642.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>837086</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>307</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*640.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>837087</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>311</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*832.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>837088</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D79" s="1" t="s">
@@ -7352,51 +7382,51 @@
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>837093</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>335</v>
       </c>
       <c r="G84" s="2">
         <v>8</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*726.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>837094</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E85" s="2" t="s">
@@ -7422,83 +7452,83 @@
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>837095</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>343</v>
       </c>
       <c r="G86" s="2">
         <v>9</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*772.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>837096</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>345</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>347</v>
       </c>
       <c r="G87" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*925.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>837097</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D88" s="1" t="s">
@@ -7597,121 +7627,121 @@
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>837100</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>363</v>
       </c>
       <c r="G91" s="2">
         <v>4</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*514.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>837101</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>365</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>367</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*780.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>837102</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>368</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>371</v>
       </c>
       <c r="G93" s="2">
         <v>0</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*433.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>837103</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E94" s="2" t="s">
@@ -7768,160 +7798,160 @@
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*709.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>837105</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="G96" s="2" t="s">
-        <v>50</v>
+      <c r="G96" s="2">
+        <v>2</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*465.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>837106</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>386</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>387</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*615.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>837107</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>391</v>
       </c>
       <c r="G98" s="2">
         <v>8</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*682.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>837108</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G99" s="2">
         <v>0</v>
       </c>
-      <c r="H99" s="2" t="s">
-        <v>50</v>
+      <c r="H99" s="2">
+        <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*548.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">