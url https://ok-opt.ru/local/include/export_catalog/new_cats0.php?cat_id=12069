--- v2 (2026-08-24)
+++ v3 (2026-10-15)
@@ -1129,52 +1129,52 @@
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*304.75</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>837044</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>26</v>
+      <c r="G9" s="2">
+        <v>4</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*279.24</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>837280</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -1270,51 +1270,51 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*287.82</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837283</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G13" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*304.75</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>