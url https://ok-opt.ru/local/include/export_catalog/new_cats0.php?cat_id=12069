--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -66,105 +66,105 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Предохранительные клапана</t>
   </si>
   <si>
     <t>Предохранительные клапана ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000101</t>
   </si>
   <si>
     <t>QS-3071</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"вн  ZEGOR 1,5 бара (1/100шт)</t>
   </si>
   <si>
-    <t>317.42 руб.</t>
+    <t>287.82 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-000102</t>
   </si>
   <si>
     <t>QS-3072</t>
   </si>
   <si>
     <t>Клапан предохранительный 2,5 бара 1/2" вн-вн  ZEGOR (1/100шт)</t>
   </si>
   <si>
-    <t>309.61 руб.</t>
+    <t>280.74 руб.</t>
   </si>
   <si>
     <t>ZGR-000103</t>
   </si>
   <si>
     <t>QS-3070</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"вн  ZEGOR 3 бара (1/100шт)</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-000104</t>
   </si>
   <si>
     <t>QS-3073</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"вн  ZEGOR 6 бар (1/100шт)</t>
   </si>
   <si>
-    <t>337.26 руб.</t>
+    <t>304.75 руб.</t>
   </si>
   <si>
     <t>ZGR-000105</t>
   </si>
   <si>
     <t>QS-3401</t>
   </si>
   <si>
     <t>Клапан предохранительный  бойлера 6 бар с курком 1/2“х1/2“ НВ (35/210шт)</t>
   </si>
   <si>
-    <t>290.84 руб.</t>
+    <t>279.24 руб.</t>
   </si>
   <si>
     <t>ZGR-000114</t>
   </si>
   <si>
     <t>QS-3070N</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"нар  ZEGOR 3 бара (1/100шт)</t>
   </si>
   <si>
     <t>ZGR-000115</t>
   </si>
   <si>
     <t>QS-3071N</t>
   </si>
   <si>
     <t>Клапан предохранительный 1/2"вн х1/2"нар  ZEGOR 1,5 бара (1/100шт)</t>
   </si>
   <si>
     <t>ZGR-000116</t>
   </si>
   <si>
     <t>QS-3072N</t>
   </si>
@@ -1002,331 +1002,331 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*317.42</f>
+        <f>J5*287.82</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>837041</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*309.61</f>
+        <f>J6*280.74</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>837042</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*317.42</f>
+        <f>J7*287.82</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>837043</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>17</v>
+      <c r="G8" s="2">
+        <v>4</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*337.26</f>
+        <f>J8*304.75</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>837044</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*290.84</f>
+        <f>J9*279.24</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>837280</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*309.61</f>
+        <f>J10*280.74</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>837281</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*317.42</f>
+        <f>J11*287.82</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>837282</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*317.42</f>
+        <f>J12*287.82</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837283</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*337.26</f>
+        <f>J13*304.75</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>