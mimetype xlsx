--- v1 (2026-06-22)
+++ v2 (2026-08-24)
@@ -1095,86 +1095,86 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*287.82</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>837043</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*304.75</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>837044</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G9" s="2">
-        <v>0</v>
+      <c r="G9" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*279.24</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>837280</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">