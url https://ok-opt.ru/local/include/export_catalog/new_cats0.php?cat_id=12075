--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -69,135 +69,135 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Системы электрического обогрева</t>
   </si>
   <si>
     <t>Кабель для обогрева трубопроводов</t>
   </si>
   <si>
     <t>Греющий кабель (готовые комплекты)</t>
   </si>
   <si>
     <t>Комплекты саморегулирующего греющего кабеля (В ТРУБУ) с евровилкой и герметичным вводом 1/2</t>
   </si>
   <si>
     <t>SLO-2100000</t>
   </si>
   <si>
     <t>Готовый комплект 1м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>1 770.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>SLO-210001</t>
+  </si>
+  <si>
+    <t>Готовый комплект 2м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
+  </si>
+  <si>
+    <t>2 040.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>SLO-210002</t>
+  </si>
+  <si>
+    <t>Готовый комплект 3м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
+  </si>
+  <si>
+    <t>2 310.00 руб.</t>
+  </si>
+  <si>
+    <t>SLO-210003</t>
+  </si>
+  <si>
+    <t>Готовый комплект 4м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
+  </si>
+  <si>
+    <t>2 580.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>SLO-210004</t>
+  </si>
+  <si>
+    <t>Готовый комплект 5м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
+  </si>
+  <si>
+    <t>2 850.00 руб.</t>
+  </si>
+  <si>
+    <t>SLO-210005</t>
+  </si>
+  <si>
+    <t>Готовый комплект 6м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
+  </si>
+  <si>
+    <t>3 120.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...52 lines deleted...]
-  <si>
     <t>SLO-210006</t>
   </si>
   <si>
     <t>Готовый комплект 7м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 390.00 руб.</t>
   </si>
   <si>
     <t>SLO-210007</t>
   </si>
   <si>
     <t>Готовый комплект 8м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 660.00 руб.</t>
   </si>
   <si>
     <t>SLO-210008</t>
   </si>
   <si>
     <t>Готовый комплект 9м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 930.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>SLO-210009</t>
   </si>
   <si>
     <t>Готовый комплект 10м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>4 200.00 руб.</t>
   </si>
   <si>
     <t>SLO-210010</t>
   </si>
   <si>
     <t>Готовый комплект 11м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>4 470.00 руб.</t>
   </si>
   <si>
     <t>SLO-210011</t>
   </si>
   <si>
     <t>Готовый комплект 12м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
@@ -2471,249 +2471,249 @@
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2310.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>826621</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2580.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>826622</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2850.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>826623</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*3120.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>826624</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>39</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3390.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826625</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3660.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826626</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3930.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>826627</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>45</v>
+      <c r="G15" s="2">
+        <v>7</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4200.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>826628</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="1"/>
@@ -2734,52 +2734,52 @@
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*4470.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>826629</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G17" s="2">
-        <v>9</v>
+      <c r="G17" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*4740.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>826630</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="1"/>
@@ -2801,150 +2801,150 @@
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*5010.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>826631</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G19" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*5280.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>826632</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*5550.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826633</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G21" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*5820.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>826634</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G22" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*6090.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>826635</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="1"/>
@@ -2966,397 +2966,397 @@
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*6360.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>826636</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*6630.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>826637</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G25" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*6900.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>826638</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*8250.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>826639</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G27" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*9600.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="3">
       <c r="A28" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>831541</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1280.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>826640</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*1472.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>826641</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1664.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>826642</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1856.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>826643</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*2048.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>826644</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="G34" s="2" t="s">
-        <v>45</v>
+      <c r="G34" s="2">
+        <v>9</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*2240.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>826645</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="G35" s="2">
-        <v>4</v>
+      <c r="G35" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*2432.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>826646</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D36" s="1"/>
@@ -3411,51 +3411,51 @@
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*2816.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>826648</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*3008.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>826649</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D39" s="1"/>
@@ -3642,51 +3642,51 @@
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*4352.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>835394</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G45" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*4160.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>835395</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="1"/>
@@ -3807,51 +3807,51 @@
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*5888.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>835399</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G50" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*6848.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A28:K28"/>