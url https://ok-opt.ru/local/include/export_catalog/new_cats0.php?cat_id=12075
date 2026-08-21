--- v1 (2026-06-22)
+++ v2 (2026-08-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -96,83 +96,83 @@
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SLO-210001</t>
   </si>
   <si>
     <t>Готовый комплект 2м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>2 040.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>SLO-210002</t>
   </si>
   <si>
     <t>Готовый комплект 3м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>2 310.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>SLO-210003</t>
   </si>
   <si>
     <t>Готовый комплект 4м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>2 580.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>SLO-210004</t>
   </si>
   <si>
     <t>Готовый комплект 5м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>2 850.00 руб.</t>
   </si>
   <si>
     <t>SLO-210005</t>
   </si>
   <si>
     <t>Готовый комплект 6м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 120.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>SLO-210006</t>
   </si>
   <si>
     <t>Готовый комплект 7м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 390.00 руб.</t>
   </si>
   <si>
     <t>SLO-210007</t>
   </si>
   <si>
     <t>Готовый комплект 8м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 660.00 руб.</t>
   </si>
   <si>
     <t>SLO-210008</t>
   </si>
   <si>
     <t>Готовый комплект 9м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 930.00 руб.</t>
@@ -271,50 +271,56 @@
     <t>SLO-210019</t>
   </si>
   <si>
     <t>Готовый комплект 20м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>6 900.00 руб.</t>
   </si>
   <si>
     <t>SLO-210020</t>
   </si>
   <si>
     <t>Готовый комплект 25м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>8 250.00 руб.</t>
   </si>
   <si>
     <t>SLO-210021</t>
   </si>
   <si>
     <t>Готовый комплект 30м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>9 600.00 руб.</t>
+  </si>
+  <si>
+    <t>УТ000002617</t>
+  </si>
+  <si>
+    <t>Готовый комплект 50м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>Комплекты саморегулирующего греющего кабеля (НА ТРУБУ) с вилкой</t>
   </si>
   <si>
     <t>SLO-2200000</t>
   </si>
   <si>
     <t>Готовый комплект 1м  греющего кабеля 16Вт ТеплоPROвод  (на трубу под теплоизоляцию)</t>
   </si>
   <si>
     <t>1 280.00 руб.</t>
   </si>
   <si>
     <t>SLO-220001</t>
   </si>
   <si>
     <t>Готовый комплект 2м  греющего кабеля 16Вт ТеплоPROвод  (на трубу под теплоизоляцию)</t>
   </si>
   <si>
     <t>1 472.00 руб.</t>
   </si>
   <si>
     <t>SLO-220002</t>
   </si>
@@ -610,51 +616,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e037d1e_7a50_11ed_a394_047c1617b143_19e968b5_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61a_7c9e_11ea_8111_003048fd731b_695f87e5_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61c_7c9e_11ea_8111_003048fd731b_695f87e9_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61e_7c9e_11ea_8111_003048fd731b_695f87ed_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c620_7c9e_11ea_8111_003048fd731b_695f87f1_a59b_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c622_7c9e_11ea_8111_003048fd731b_695f87f5_a59b_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c624_7c9e_11ea_8111_003048fd731b_695f87f9_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c626_7c9e_11ea_8111_003048fd731b_695f87fd_a59b_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c628_7c9e_11ea_8111_003048fd731b_695f8801_a59b_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62a_7c9e_11ea_8111_003048fd731b_695f8805_a59b_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62c_7c9e_11ea_8111_003048fd731b_695f8809_a59b_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62e_7c9e_11ea_8111_003048fd731b_695f880d_a59b_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c630_7c9e_11ea_8111_003048fd731b_695f8811_a59b_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c632_7c9e_11ea_8111_003048fd731b_695f8815_a59b_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c634_7c9e_11ea_8111_003048fd731b_695f8819_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c636_7c9e_11ea_8111_003048fd731b_695f881d_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c638_7c9e_11ea_8111_003048fd731b_695f8821_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63a_7c9e_11ea_8111_003048fd731b_695f8825_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63c_7c9e_11ea_8111_003048fd731b_695f8829_a59b_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63e_7c9e_11ea_8111_003048fd731b_695f882d_a59b_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c640_7c9e_11ea_8111_003048fd731b_695f8831_a59b_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c642_7c9e_11ea_8111_003048fd731b_695f8835_a59b_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa922b7c_70d3_11eb_8247_003048fd731b_19e968c0_793a_11f0_a79f_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c644_7c9e_11ea_8111_003048fd731b_19e968c3_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c646_7c9e_11ea_8111_003048fd731b_19e968c5_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c648_7c9e_11ea_8111_003048fd731b_19e968c6_793a_11f0_a79f_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64a_7c9e_11ea_8111_003048fd731b_19e968c7_793a_11f0_a79f_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64c_7c9e_11ea_8111_003048fd731b_19e968c8_793a_11f0_a79f_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64e_7c9e_11ea_8111_003048fd731b_19e968c9_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c650_7c9e_11ea_8111_003048fd731b_19e968ca_793a_11f0_a79f_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c652_7c9e_11ea_8111_003048fd731b_19e968cb_793a_11f0_a79f_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c654_7c9e_11ea_8111_003048fd731b_19e968b6_793a_11f0_a79f_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c656_7c9e_11ea_8111_003048fd731b_19e968b7_793a_11f0_a79f_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c658_7c9e_11ea_8111_003048fd731b_19e968b8_793a_11f0_a79f_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65a_7c9e_11ea_8111_003048fd731b_19e968b9_793a_11f0_a79f_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65c_7c9e_11ea_8111_003048fd731b_19e968ba_793a_11f0_a79f_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65e_7c9e_11ea_8111_003048fd731b_19e968bb_793a_11f0_a79f_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c660_7c9e_11ea_8111_003048fd731b_19e968bd_793a_11f0_a79f_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7a_f98d_11eb_8307_003048fd731b_19e968bc_793a_11f0_a79f_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7c_f98d_11eb_8307_003048fd731b_19e968be_793a_11f0_a79f_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7e_f98d_11eb_8307_003048fd731b_19e968bf_793a_11f0_a79f_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e80_f98d_11eb_8307_003048fd731b_19e968c1_793a_11f0_a79f_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e82_f98d_11eb_8307_003048fd731b_19e968c2_793a_11f0_a79f_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e84_f98d_11eb_8307_003048fd731b_19e968c4_793a_11f0_a79f_047c1617b14344.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e037d1e_7a50_11ed_a394_047c1617b143_19e968b5_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61a_7c9e_11ea_8111_003048fd731b_695f87e5_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61c_7c9e_11ea_8111_003048fd731b_695f87e9_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61e_7c9e_11ea_8111_003048fd731b_695f87ed_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c620_7c9e_11ea_8111_003048fd731b_695f87f1_a59b_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c622_7c9e_11ea_8111_003048fd731b_695f87f5_a59b_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c624_7c9e_11ea_8111_003048fd731b_695f87f9_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c626_7c9e_11ea_8111_003048fd731b_695f87fd_a59b_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c628_7c9e_11ea_8111_003048fd731b_695f8801_a59b_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62a_7c9e_11ea_8111_003048fd731b_695f8805_a59b_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62c_7c9e_11ea_8111_003048fd731b_695f8809_a59b_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62e_7c9e_11ea_8111_003048fd731b_695f880d_a59b_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c630_7c9e_11ea_8111_003048fd731b_695f8811_a59b_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c632_7c9e_11ea_8111_003048fd731b_695f8815_a59b_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c634_7c9e_11ea_8111_003048fd731b_695f8819_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c636_7c9e_11ea_8111_003048fd731b_695f881d_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c638_7c9e_11ea_8111_003048fd731b_695f8821_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63a_7c9e_11ea_8111_003048fd731b_695f8825_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63c_7c9e_11ea_8111_003048fd731b_695f8829_a59b_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63e_7c9e_11ea_8111_003048fd731b_695f882d_a59b_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c640_7c9e_11ea_8111_003048fd731b_695f8831_a59b_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c642_7c9e_11ea_8111_003048fd731b_695f8835_a59b_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190db021_fcd9_11f0_a854_047c1617b143_8e562915_17d2_11f1_a87b_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa922b7c_70d3_11eb_8247_003048fd731b_19e968c0_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c644_7c9e_11ea_8111_003048fd731b_19e968c3_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c646_7c9e_11ea_8111_003048fd731b_19e968c5_793a_11f0_a79f_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c648_7c9e_11ea_8111_003048fd731b_19e968c6_793a_11f0_a79f_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64a_7c9e_11ea_8111_003048fd731b_19e968c7_793a_11f0_a79f_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64c_7c9e_11ea_8111_003048fd731b_19e968c8_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64e_7c9e_11ea_8111_003048fd731b_19e968c9_793a_11f0_a79f_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c650_7c9e_11ea_8111_003048fd731b_19e968ca_793a_11f0_a79f_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c652_7c9e_11ea_8111_003048fd731b_19e968cb_793a_11f0_a79f_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c654_7c9e_11ea_8111_003048fd731b_19e968b6_793a_11f0_a79f_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c656_7c9e_11ea_8111_003048fd731b_19e968b7_793a_11f0_a79f_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c658_7c9e_11ea_8111_003048fd731b_19e968b8_793a_11f0_a79f_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65a_7c9e_11ea_8111_003048fd731b_19e968b9_793a_11f0_a79f_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65c_7c9e_11ea_8111_003048fd731b_19e968ba_793a_11f0_a79f_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65e_7c9e_11ea_8111_003048fd731b_19e968bb_793a_11f0_a79f_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c660_7c9e_11ea_8111_003048fd731b_19e968bd_793a_11f0_a79f_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7a_f98d_11eb_8307_003048fd731b_19e968bc_793a_11f0_a79f_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7c_f98d_11eb_8307_003048fd731b_19e968be_793a_11f0_a79f_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7e_f98d_11eb_8307_003048fd731b_19e968bf_793a_11f0_a79f_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e80_f98d_11eb_8307_003048fd731b_19e968c1_793a_11f0_a79f_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e82_f98d_11eb_8307_003048fd731b_19e968c2_793a_11f0_a79f_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e84_f98d_11eb_8307_003048fd731b_19e968c4_793a_11f0_a79f_047c1617b14345.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1279,57 +1285,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Image_27" descr="Image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1922,50 +1928,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2232,51 +2268,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L50"/>
+  <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2284,51 +2320,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J50)</f>
+        <f>SUM(J2:J51)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2410,382 +2446,382 @@
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>826619</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
-      <c r="I7" s="1">
-        <v>0</v>
+      <c r="I7" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2040.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>826620</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
-      <c r="I8" s="1">
-        <v>0</v>
+      <c r="I8" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2310.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>826621</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
-      <c r="I9" s="1">
-        <v>0</v>
+      <c r="I9" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2580.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>826622</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
-      <c r="I10" s="1">
-        <v>0</v>
+      <c r="I10" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2850.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>826623</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*3120.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>826624</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3390.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826625</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3660.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826626</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3930.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>826627</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G15" s="2">
-        <v>7</v>
+      <c r="G15" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4200.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>826628</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G16" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*4470.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>826629</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*4740.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>826630</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>57</v>
       </c>
@@ -2834,57 +2870,57 @@
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*5280.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>826632</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="2">
+        <v>1</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
+      </c>
+      <c r="I20" s="1">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*5550.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826633</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>66</v>
       </c>
@@ -2933,950 +2969,981 @@
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*6090.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>826635</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G23" s="2">
+        <v>2</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*6360.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>826636</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G24" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*6630.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>826637</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G25" s="2">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*6900.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>826638</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="G26" s="2" t="s">
-        <v>17</v>
+      <c r="G26" s="2">
+        <v>10</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*8250.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>826639</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G27" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*9600.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" outlineLevel="3">
-      <c r="A28" s="9" t="s">
+    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1">
+        <v>954425</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B28" s="9"/>
-[...8 lines deleted...]
-      <c r="K28" s="9"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2">
+        <v>1</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" s="2" t="str">
+        <f>J28*0</f>
+        <v>0</v>
+      </c>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...8 lines deleted...]
-      <c r="E29" s="2" t="s">
+    <row r="29" spans="1:12" outlineLevel="3">
+      <c r="A29" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>826640</v>
+        <v>831541</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1472.00</f>
+        <f>J30*1280.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>826641</v>
+        <v>826640</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*1664.00</f>
+        <f>J31*1472.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>826642</v>
+        <v>826641</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*1856.00</f>
+        <f>J32*1664.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>826643</v>
+        <v>826642</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2048.00</f>
+        <f>J33*1856.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>826644</v>
+        <v>826643</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="G34" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*2240.00</f>
+        <f>J34*2048.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>826645</v>
+        <v>826644</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G35" s="2">
+        <v>4</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*2432.00</f>
+        <f>J35*2240.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>826646</v>
+        <v>826645</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*2624.00</f>
+        <f>J36*2432.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>826647</v>
+        <v>826646</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F37" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*2816.00</f>
+        <f>J37*2624.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>826648</v>
+        <v>826647</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G38" s="2">
+        <v>7</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*3008.00</f>
+        <f>J38*2816.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>826649</v>
+        <v>826648</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*3200.00</f>
+        <f>J39*3008.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>826650</v>
+        <v>826649</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*3392.00</f>
+        <f>J40*3200.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>826651</v>
+        <v>826650</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*3584.00</f>
+        <f>J41*3392.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>826652</v>
+        <v>826651</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*3776.00</f>
+        <f>J42*3584.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>826653</v>
+        <v>826652</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*3968.00</f>
+        <f>J43*3776.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>826654</v>
+        <v>826653</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="F44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*4352.00</f>
+        <f>J44*3968.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>835394</v>
+        <v>826654</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="F45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*4160.00</f>
+        <f>J45*4352.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>835395</v>
+        <v>835394</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F46" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="F46" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*4544.00</f>
+        <f>J46*4160.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>835396</v>
+        <v>835395</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*4736.00</f>
+        <f>J47*4544.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>835397</v>
+        <v>835396</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*4928.00</f>
+        <f>J48*4736.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>835398</v>
+        <v>835397</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G49" s="2">
         <v>5</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*5888.00</f>
+        <f>J49*4928.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>835399</v>
+        <v>835398</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="F50" s="2" t="s">
+      <c r="G50" s="2">
+        <v>4</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*5888.00</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>835399</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="G50" s="2">
-[...15 lines deleted...]
-      <c r="L50" s="5"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G51" s="2">
+        <v>5</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K51" s="2" t="str">
+        <f>J51*6848.00</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A28:K28"/>
+    <mergeCell ref="A29:K29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>