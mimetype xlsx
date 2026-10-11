--- v3 (2026-08-23)
+++ v4 (2026-10-11)
@@ -78,81 +78,81 @@
   <si>
     <t>RTP-901003</t>
   </si>
   <si>
     <t>Американка прямая, латунь  1/2", еврослот, никель, RTP (120/1шт)</t>
   </si>
   <si>
     <t>228.77 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>RTP-901004</t>
   </si>
   <si>
     <t>Американка прямая, латунь  3/4", еврослот, никель, RTP (60/1шт)</t>
   </si>
   <si>
     <t>289.16 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>RTP-901005</t>
   </si>
   <si>
     <t>Американка прямая, латунь 1", еврослот, никель, RTP (50/1шт)</t>
   </si>
   <si>
     <t>533.63 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>RTP-901011</t>
   </si>
   <si>
     <t>Американка прямая, латунь, вн/вн резьба 1", еврослот, никель, RTP (50/1шт)</t>
   </si>
   <si>
     <t>577.72 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>RTP-901012</t>
   </si>
   <si>
     <t>Американка угловая, латунь  1/2", еврослот, никель, RTP (100/1шт)</t>
   </si>
   <si>
     <t>284.23 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>RTP-901018</t>
   </si>
   <si>
     <t>Заглушка, латунь, вн резьба  1/2", еврослот, никель, RTP (300/1шт)</t>
   </si>
   <si>
     <t>63.90 руб.</t>
   </si>
   <si>
     <t>RTP-901019</t>
   </si>
   <si>
     <t>Заглушка, латунь, вн резьба  3/4", еврослот, никель, RTP (240/1шт)</t>
   </si>
   <si>
     <t>92.44 руб.</t>
   </si>
   <si>
     <t>RTP-901025</t>
   </si>
   <si>
     <t>Заглушка, латунь, нар резьба  1/2", еврослот, никель, RTP (320/1шт)</t>
   </si>
@@ -3033,157 +3033,157 @@
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*228.77</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>889517</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1">
         <v>34835</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="2">
-        <v>9</v>
+      <c r="G5" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*289.16</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>889518</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D6" s="1">
         <v>34828</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*533.63</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>889519</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1">
         <v>42255</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="2">
-        <v>0</v>
+      <c r="G7" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*577.72</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>889520</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1">
         <v>34840</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*284.23</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>889521</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1">
@@ -3208,52 +3208,52 @@
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*63.90</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>889522</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1">
         <v>34866</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="G10" s="2">
-        <v>10</v>
+      <c r="G10" s="2" t="s">
+        <v>15</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*92.44</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>889523</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1">
@@ -3314,51 +3314,51 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*88.69</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>889525</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1">
         <v>34863</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*143.75</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>889526</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1">
@@ -3419,401 +3419,401 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*40.61</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>889528</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="1">
         <v>34903</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*152.48</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>889529</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="1">
         <v>34900</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*173.86</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889530</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="1">
         <v>34901</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*219.08</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889531</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="1">
         <v>34905</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*99.53</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>889532</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="1">
         <v>34906</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*145.47</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>889533</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="1">
         <v>34904</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*261.46</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>889534</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="1">
         <v>34913</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*72.69</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>889535</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="1">
         <v>34914</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*112.89</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889536</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="1">
         <v>34911</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*163.34</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>889537</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D25" s="1">
         <v>34912</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*186.76</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889538</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D26" s="1">
         <v>38410</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*270.88</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889539</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="1">
@@ -3874,57 +3874,57 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*127.10</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>889541</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D29" s="1">
         <v>34907</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
-      <c r="I29" s="1" t="s">
-        <v>23</v>
+      <c r="I29" s="1">
+        <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*196.51</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>889542</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D30" s="1">
         <v>35039</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="2" t="s">
@@ -3944,121 +3944,121 @@
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*67.03</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>889543</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D31" s="1">
         <v>34917</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*127.10</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>889544</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D32" s="1">
         <v>34915</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*155.70</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>889545</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="1">
         <v>34916</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*180.32</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>889546</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D34" s="1">
@@ -4084,576 +4084,576 @@
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*288.14</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>889547</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D35" s="1">
         <v>34919</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*205.66</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>889548</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="1">
         <v>34921</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*297.78</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>889549</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D37" s="1">
         <v>34918</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="G37" s="2">
-        <v>4</v>
+      <c r="G37" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*588.28</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>889550</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D38" s="1">
         <v>34920</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*244.51</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>889551</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D39" s="1">
         <v>42248</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*345.51</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>889552</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D40" s="1">
         <v>42246</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*300.42</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>889553</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D41" s="1">
         <v>34930</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="G41" s="2">
-        <v>5</v>
+      <c r="G41" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*226.42</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>889554</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="1">
         <v>34927</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*165.76</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>889555</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D43" s="1">
         <v>34976</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*242.72</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>889556</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D44" s="1">
         <v>34931</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*184.87</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>889557</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D45" s="1">
         <v>34929</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*299.11</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>889558</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D46" s="1">
         <v>34932</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="G46" s="2">
-        <v>0</v>
+      <c r="G46" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*213.16</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>889559</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D47" s="1">
         <v>34935</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*168.24</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>889560</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D48" s="1">
         <v>34936</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*173.29</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>889561</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D49" s="1">
         <v>34937</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*207.29</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>889562</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D50" s="1">
         <v>34938</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*225.40</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>889563</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D51" s="1">
@@ -4679,121 +4679,121 @@
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*247.66</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>889564</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D52" s="1">
         <v>34958</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*312.56</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>889565</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D53" s="1">
         <v>34959</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*417.93</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>889566</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D54" s="1">
         <v>34944</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="G54" s="2">
-        <v>5</v>
+      <c r="G54" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*48.54</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>889567</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D55" s="1">
@@ -4819,191 +4819,191 @@
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*75.72</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>889568</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D56" s="1">
         <v>44279</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*80.03</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>889569</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D57" s="1">
         <v>34943</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*121.55</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>889570</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D58" s="1">
         <v>34942</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*167.68</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>837051</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="G59" s="2">
-        <v>8</v>
+      <c r="G59" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*565.16</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>837052</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*654.51</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>837296</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D61" s="1" t="s">