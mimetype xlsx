--- v1 (2026-07-12)
+++ v2 (2026-09-24)
@@ -2596,51 +2596,51 @@
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*4986.33</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>839180</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*5510.30</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>839181</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="1"/>
@@ -2728,51 +2728,51 @@
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*7014.15</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>839184</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G24" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*7591.84</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>839185</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="1"/>