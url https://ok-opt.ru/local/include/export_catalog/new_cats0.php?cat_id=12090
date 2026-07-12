--- v0 (2026-04-20)
+++ v1 (2026-07-12)
@@ -2926,51 +2926,51 @@
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*13663.37</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>839190</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G30" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*5207.66</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>839191</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="1"/>
@@ -3058,51 +3058,51 @@
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*7143.40</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>839194</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G34" s="2">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*7839.20</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>839195</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="1"/>
@@ -3157,51 +3157,51 @@
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*9103.19</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>839197</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G37" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*9721.94</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>839198</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="1"/>