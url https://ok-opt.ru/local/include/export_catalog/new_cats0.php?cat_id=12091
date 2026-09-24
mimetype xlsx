--- v1 (2026-07-12)
+++ v2 (2026-09-24)
@@ -2450,51 +2450,51 @@
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*5080.06</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>839204</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*5597.69</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>839205</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
@@ -2813,51 +2813,51 @@
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*13848.58</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>839215</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*7683.68</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>839216</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="1"/>
@@ -2879,51 +2879,51 @@
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*8704.26</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>839217</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*9653.31</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>839218</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="1"/>
@@ -2945,51 +2945,51 @@
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*10699.93</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>839219</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*11830.99</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>839220</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="1"/>
@@ -3275,51 +3275,51 @@
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*9395.06</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>839229</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G31" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*10419.47</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>839230</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="1"/>
@@ -3638,51 +3638,51 @@
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*10263.67</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>839240</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G42" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*10932.98</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>839241</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D43" s="1"/>
@@ -3704,51 +3704,51 @@
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*11578.23</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>839242</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G44" s="2">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*12223.45</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>839243</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D45" s="1"/>