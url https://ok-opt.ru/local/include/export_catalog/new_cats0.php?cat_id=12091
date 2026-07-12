--- v0 (2026-04-20)
+++ v1 (2026-07-12)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -347,50 +347,53 @@
     <t>ROK-720031</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 300 x 1800 Ventil нижнее подключение</t>
   </si>
   <si>
     <t>14 227.04 руб.</t>
   </si>
   <si>
     <t>ROK-720032</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 300 x 2000 Ventil нижнее подключение</t>
   </si>
   <si>
     <t>15 871.27 руб.</t>
   </si>
   <si>
     <t>ROK-720033</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 500 x  400 Ventil нижнее подключение</t>
   </si>
   <si>
     <t>7 039.88 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>ROK-720034</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 500 x  500 Ventil нижнее правое подключение</t>
   </si>
   <si>
     <t>7 658.60 руб.</t>
   </si>
   <si>
     <t>ROK-720035</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 500 x  600 Ventil нижнее правое подключение</t>
   </si>
   <si>
     <t>8 330.35 руб.</t>
   </si>
   <si>
     <t>ROK-720036</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 500 x  700 Ventil нижнее правое подключение</t>
   </si>
@@ -3436,513 +3439,513 @@
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*15871.27</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>839234</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="G36" s="2">
-        <v>0</v>
+      <c r="G36" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*7039.88</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>839235</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G37" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*7658.60</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>839236</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*8330.35</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>839237</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*8973.22</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>839238</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*9671.36</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>839239</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*10263.67</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>839240</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G42" s="2">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*10932.98</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>839241</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*11578.23</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>839242</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*12223.45</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>839243</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*13590.97</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>839244</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*15170.39</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>839245</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G47" s="2">
         <v>1</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*16906.27</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>839246</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*18909.38</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>868610</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D49" s="1">
         <v>155107</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G49" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*1700.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>883791</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G50" s="2">
         <v>6</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*1150.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>