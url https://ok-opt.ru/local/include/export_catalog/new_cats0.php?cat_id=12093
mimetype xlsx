--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -180,173 +180,173 @@
   <si>
     <t>86.70 руб.</t>
   </si>
   <si>
     <t>FRG-101005</t>
   </si>
   <si>
     <t>Картридж ГВС SL10 НИТЯНОЙ 10 мкм ФР (50шт)</t>
   </si>
   <si>
     <t>132.77 руб.</t>
   </si>
   <si>
     <t>WST-100006</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C1M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 1 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>102.97 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>WST-100007</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C5M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 5 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>WST-100008</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C10M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 10 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>WST-100009</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C20M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 20 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>WST-100010</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C50M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 50 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
+    <t>WST-100146</t>
+  </si>
+  <si>
+    <t>FCPP(E)10SL-H10M</t>
+  </si>
+  <si>
+    <t>Картридж ГВС SL10 НИТЯНОЙ 10 мкм АКВАТЕК (72шт)</t>
+  </si>
+  <si>
+    <t>117.49 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>WST-100146</t>
-[...8 lines deleted...]
-    <t>117.49 руб.</t>
+    <t>Картриджи SLIM LINE обеззараживание</t>
+  </si>
+  <si>
+    <t>AKB-100100</t>
+  </si>
+  <si>
+    <t>УГП-10</t>
+  </si>
+  <si>
+    <t>Картридж SL10 УГОЛЬ ПРЕССОВАННЫЙ карбон блок АКВАБРАЙТ (25шт)</t>
+  </si>
+  <si>
+    <t>195.50 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100101</t>
+  </si>
+  <si>
+    <t>УГА-10</t>
+  </si>
+  <si>
+    <t>Картридж SL10 УГОЛЬ ГРАНУЛИРОВАННЫЙ АКВАБРАЙТ (25шт)</t>
+  </si>
+  <si>
+    <t>215.90 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100102</t>
+  </si>
+  <si>
+    <t>УГП-20-Л</t>
+  </si>
+  <si>
+    <t>Картридж SL20 УГОЛЬ ПРЕССОВАННЫЙ карбон блок АКВАБРАЙТ (15шт)</t>
+  </si>
+  <si>
+    <t>321.30 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130223</t>
+  </si>
+  <si>
+    <t>CTO-10A</t>
+  </si>
+  <si>
+    <t>Картридж SL10 УГОЛЬ ПРЕССОВАННЫЙ АКВАСТИЛЬ (25шт)</t>
+  </si>
+  <si>
+    <t>133.77 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>FIO-130226</t>
+  </si>
+  <si>
+    <t>UDF-10A</t>
+  </si>
+  <si>
+    <t>Картридж SL10 УГОЛЬ ГРАНУЛИРОВАННЫЙ АКВАСТИЛЬ (25шт)</t>
+  </si>
+  <si>
+    <t>141.12 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>Картриджи SLIM LINE обеззараживание</t>
-[...64 lines deleted...]
-  <si>
     <t>FRG-101008</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ПРЕССОВАННЫЙ карбон блок ФР (25шт)</t>
   </si>
   <si>
     <t>144.50 руб.</t>
   </si>
   <si>
     <t>FRG-101009</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ГРАНУЛИРОВАННЫЙ ФР (25шт)</t>
   </si>
   <si>
     <t>178.50 руб.</t>
   </si>
   <si>
     <t>FRG-101078</t>
   </si>
   <si>
     <t>Картридж SL10 ОТ СЕРОВОДОРОДА  (уголь активированный пилетируемый) ФР (25шт)</t>
   </si>
   <si>
     <t>370.60 руб.</t>
@@ -456,50 +456,53 @@
   <si>
     <t>95.88 руб.</t>
   </si>
   <si>
     <t>WST-100001</t>
   </si>
   <si>
     <t>FCPS(E)10SL-C1M</t>
   </si>
   <si>
     <t>Картридж SL10 ПОЛИПРОПИЛЕН 1 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>50.54 руб.</t>
   </si>
   <si>
     <t>WST-100002</t>
   </si>
   <si>
     <t>FCPS(E)10SL-C5M</t>
   </si>
   <si>
     <t>Картридж SL10 ПОЛИПРОПИЛЕН 5 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>WST-100003</t>
   </si>
   <si>
     <t>FCPS(E)10SL-C10M</t>
   </si>
   <si>
     <t>Картридж SL10 ПОЛИПРОПИЛЕН 10 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>WST-100004</t>
   </si>
   <si>
     <t>FCPS(E)10SL-C20M</t>
   </si>
   <si>
     <t>Картридж SL10 ПОЛИПРОПИЛЕН 20 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>WST-100005</t>
   </si>
   <si>
     <t>FCPS(E)10SL-C50M</t>
   </si>
   <si>
     <t>Картридж SL10 ПОЛИПРОПИЛЕН 50 мкм АКВАТЕК (72шт)</t>
@@ -573,51 +576,51 @@
   <si>
     <t>Картриджи SLIM LINE умягчение</t>
   </si>
   <si>
     <t>AKB-100107</t>
   </si>
   <si>
     <t>С-10</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧЕНИЯ из ионнообменой смолы АКВАБРАЙТ (25шт)</t>
   </si>
   <si>
     <t>322.58 руб.</t>
   </si>
   <si>
     <t>FIO-130232</t>
   </si>
   <si>
     <t>SM-10A</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧЕНИЕ ионообменная смола АКВАСТИЛЬ (25шт)</t>
   </si>
   <si>
-    <t>311.27 руб.</t>
+    <t>307.23 руб.</t>
   </si>
   <si>
     <t>FRG-101007</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧАЮЩАЯ НИТЬ 10 мкм ФР (25шт)</t>
   </si>
   <si>
     <t>FRG-101010</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧЕНИЕ (ионообменный) ФР (25шт)</t>
   </si>
   <si>
     <t>304.30 руб.</t>
   </si>
   <si>
     <t>Картриджи BIG BLUE 10&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100084</t>
   </si>
   <si>
     <t>ПП-10 М-10 ББ</t>
   </si>
@@ -943,51 +946,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dda_4763_11ec_8394_003048fd731b_816ff876_687c_11ec_a210_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174ddc_4763_11ec_8394_003048fd731b_816ff877_687c_11ec_a210_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c0ec_fb63_11ee_a59a_047c1617b143_444b1b5c_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d52_4763_11ec_8394_003048fd731b_2d544af3_686d_11ec_a210_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d54_4763_11ec_8394_003048fd731b_2d544af4_686d_11ec_a210_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d56_4763_11ec_8394_003048fd731b_2d544af5_686d_11ec_a210_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d6a_4763_11ec_8394_003048fd731b_2d544aff_686d_11ec_a210_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af6d_8f66_11ef_a65c_047c1617b143_444b1b5d_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af73_8f66_11ef_a65c_047c1617b143_444b1b5e_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99ac_105a_11ee_a463_047c1617b143_444b1b60_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99ae_105a_11ee_a463_047c1617b143_444b1b63_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99b0_105a_11ee_a463_047c1617b143_444b1b5f_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99b2_105a_11ee_a463_047c1617b143_444b1b61_5a46_11f0_a775_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99b4_105a_11ee_a463_047c1617b143_444b1b62_5a46_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc256a_e64a_11ef_a6d2_047c1617b143_444b1b64_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174db8_4763_11ec_8394_003048fd731b_816ff865_687c_11ec_a210_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dba_4763_11ec_8394_003048fd731b_816ff866_687c_11ec_a210_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dbc_4763_11ec_8394_003048fd731b_816ff867_687c_11ec_a210_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b90e_5f8f_11eb_822d_003048fd731b_d92285ea_f1db_11ef_a6e1_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b914_5f8f_11eb_822d_003048fd731b_d92285eb_f1db_11ef_a6e1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af79_8f66_11ef_a65c_047c1617b143_444b1b66_5a46_11f0_a775_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971dae4_e7f9_11ef_a6d4_047c1617b143_444b1b65_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d6e_4763_11ec_8394_003048fd731b_2d544b01_686d_11ec_a210_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d7e_4763_11ec_8394_003048fd731b_2d544b09_686d_11ec_a210_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d80_4763_11ec_8394_003048fd731b_2d544b0a_686d_11ec_a210_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d82_4763_11ec_8394_003048fd731b_2d544b0b_686d_11ec_a210_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d84_4763_11ec_8394_003048fd731b_2d544b0c_686d_11ec_a210_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d86_4763_11ec_8394_003048fd731b_2d544b0d_686d_11ec_a210_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d92_4763_11ec_8394_003048fd731b_2d544b13_686d_11ec_a210_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174da2_4763_11ec_8394_003048fd731b_816ff85c_687c_11ec_a210_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af6b_8f66_11ef_a65c_047c1617b143_444b1b67_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99a2_105a_11ee_a463_047c1617b143_444b1b69_5a46_11f0_a775_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99a4_105a_11ee_a463_047c1617b143_444b1b6c_5a46_11f0_a775_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99a6_105a_11ee_a463_047c1617b143_444b1b68_5a46_11f0_a775_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99a8_105a_11ee_a463_047c1617b143_444b1b6a_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99aa_105a_11ee_a463_047c1617b143_444b1b6b_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9962d_e5f5_11ef_a6d2_047c1617b143_444b1b6d_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dcc_4763_11ec_8394_003048fd731b_816ff86f_687c_11ec_a210_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dd2_4763_11ec_8394_003048fd731b_816ff872_687c_11ec_a210_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af75_8f66_11ef_a65c_047c1617b143_444b1b6e_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dc6_4763_11ec_8394_003048fd731b_816ff86c_687c_11ec_a210_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b920_5f8f_11eb_822d_003048fd731b_d92285ec_f1db_11ef_a6e1_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311af_8f72_11ef_a65c_047c1617b143_444b1b6f_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d98_4763_11ec_8394_003048fd731b_2d544b16_686d_11ec_a210_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dbe_4763_11ec_8394_003048fd731b_816ff868_687c_11ec_a210_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dc2_4763_11ec_8394_003048fd731b_816ff86a_687c_11ec_a210_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dc8_4763_11ec_8394_003048fd731b_816ff86d_687c_11ec_a210_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dce_4763_11ec_8394_003048fd731b_816ff870_687c_11ec_a210_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dd4_4763_11ec_8394_003048fd731b_816ff873_687c_11ec_a210_00259070b48749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af6f_8f66_11ef_a65c_047c1617b143_444b1b56_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99b6_105a_11ee_a463_047c1617b143_444b1b57_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc2556_e64a_11ef_a6d2_047c1617b143_444b1b58_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d9e_4763_11ec_8394_003048fd731b_816ff85a_687c_11ec_a210_00259070b48753.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dc0_4763_11ec_8394_003048fd731b_816ff869_687c_11ec_a210_00259070b48754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dc4_4763_11ec_8394_003048fd731b_816ff86b_687c_11ec_a210_00259070b48755.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dca_4763_11ec_8394_003048fd731b_816ff86e_687c_11ec_a210_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dd0_4763_11ec_8394_003048fd731b_816ff871_687c_11ec_a210_00259070b48757.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dd6_4763_11ec_8394_003048fd731b_816ff874_687c_11ec_a210_00259070b48758.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af71_8f66_11ef_a65c_047c1617b143_444b1b59_5a46_11f0_a775_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99b8_105a_11ee_a463_047c1617b143_444b1b5a_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc2560_e64a_11ef_a6d2_047c1617b143_444b1b5b_5a46_11f0_a775_047c1617b14361.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dda_4763_11ec_8394_003048fd731b_816ff876_687c_11ec_a210_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174ddc_4763_11ec_8394_003048fd731b_816ff877_687c_11ec_a210_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c0d6_fb63_11ee_a59a_047c1617b143_0a6f3acc_310d_11f1_a89b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c0ec_fb63_11ee_a59a_047c1617b143_444b1b5c_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d52_4763_11ec_8394_003048fd731b_2d544af3_686d_11ec_a210_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d54_4763_11ec_8394_003048fd731b_2d544af4_686d_11ec_a210_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d56_4763_11ec_8394_003048fd731b_2d544af5_686d_11ec_a210_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d6a_4763_11ec_8394_003048fd731b_2d544aff_686d_11ec_a210_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af6d_8f66_11ef_a65c_047c1617b143_444b1b5d_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af73_8f66_11ef_a65c_047c1617b143_444b1b5e_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99ac_105a_11ee_a463_047c1617b143_444b1b60_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99ae_105a_11ee_a463_047c1617b143_444b1b63_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99b0_105a_11ee_a463_047c1617b143_444b1b5f_5a46_11f0_a775_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99b2_105a_11ee_a463_047c1617b143_444b1b61_5a46_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99b4_105a_11ee_a463_047c1617b143_444b1b62_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc256a_e64a_11ef_a6d2_047c1617b143_444b1b64_5a46_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174db8_4763_11ec_8394_003048fd731b_816ff865_687c_11ec_a210_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dba_4763_11ec_8394_003048fd731b_816ff866_687c_11ec_a210_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dbc_4763_11ec_8394_003048fd731b_816ff867_687c_11ec_a210_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b90e_5f8f_11eb_822d_003048fd731b_d92285ea_f1db_11ef_a6e1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b914_5f8f_11eb_822d_003048fd731b_d92285eb_f1db_11ef_a6e1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af79_8f66_11ef_a65c_047c1617b143_444b1b66_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971dae4_e7f9_11ef_a6d4_047c1617b143_444b1b65_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d6e_4763_11ec_8394_003048fd731b_2d544b01_686d_11ec_a210_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d7e_4763_11ec_8394_003048fd731b_2d544b09_686d_11ec_a210_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d80_4763_11ec_8394_003048fd731b_2d544b0a_686d_11ec_a210_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d82_4763_11ec_8394_003048fd731b_2d544b0b_686d_11ec_a210_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d84_4763_11ec_8394_003048fd731b_2d544b0c_686d_11ec_a210_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d86_4763_11ec_8394_003048fd731b_2d544b0d_686d_11ec_a210_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d92_4763_11ec_8394_003048fd731b_2d544b13_686d_11ec_a210_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174da2_4763_11ec_8394_003048fd731b_816ff85c_687c_11ec_a210_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af6b_8f66_11ef_a65c_047c1617b143_444b1b67_5a46_11f0_a775_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99a2_105a_11ee_a463_047c1617b143_444b1b69_5a46_11f0_a775_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99a4_105a_11ee_a463_047c1617b143_444b1b6c_5a46_11f0_a775_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99a6_105a_11ee_a463_047c1617b143_444b1b68_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99a8_105a_11ee_a463_047c1617b143_444b1b6a_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99aa_105a_11ee_a463_047c1617b143_444b1b6b_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9962d_e5f5_11ef_a6d2_047c1617b143_444b1b6d_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dcc_4763_11ec_8394_003048fd731b_816ff86f_687c_11ec_a210_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dd2_4763_11ec_8394_003048fd731b_816ff872_687c_11ec_a210_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af75_8f66_11ef_a65c_047c1617b143_444b1b6e_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88963d27_889c_11f0_a7b3_047c1617b143_0a6f3a0d_310d_11f1_a89b_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dc6_4763_11ec_8394_003048fd731b_816ff86c_687c_11ec_a210_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b920_5f8f_11eb_822d_003048fd731b_d92285ec_f1db_11ef_a6e1_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311af_8f72_11ef_a65c_047c1617b143_444b1b6f_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d98_4763_11ec_8394_003048fd731b_2d544b16_686d_11ec_a210_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dbe_4763_11ec_8394_003048fd731b_816ff868_687c_11ec_a210_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dc2_4763_11ec_8394_003048fd731b_816ff86a_687c_11ec_a210_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dc8_4763_11ec_8394_003048fd731b_816ff86d_687c_11ec_a210_00259070b48749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dce_4763_11ec_8394_003048fd731b_816ff870_687c_11ec_a210_00259070b48750.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dd4_4763_11ec_8394_003048fd731b_816ff873_687c_11ec_a210_00259070b48751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af6f_8f66_11ef_a65c_047c1617b143_444b1b56_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99b6_105a_11ee_a463_047c1617b143_444b1b57_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc2556_e64a_11ef_a6d2_047c1617b143_444b1b58_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d9e_4763_11ec_8394_003048fd731b_816ff85a_687c_11ec_a210_00259070b48755.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dc0_4763_11ec_8394_003048fd731b_816ff869_687c_11ec_a210_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dc4_4763_11ec_8394_003048fd731b_816ff86b_687c_11ec_a210_00259070b48757.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dca_4763_11ec_8394_003048fd731b_816ff86e_687c_11ec_a210_00259070b48758.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dd0_4763_11ec_8394_003048fd731b_816ff871_687c_11ec_a210_00259070b48759.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174dd6_4763_11ec_8394_003048fd731b_816ff874_687c_11ec_a210_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af71_8f66_11ef_a65c_047c1617b143_444b1b59_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c99b8_105a_11ee_a463_047c1617b143_444b1b5a_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc2560_e64a_11ef_a6d2_047c1617b143_444b1b5b_5a46_11f0_a775_047c1617b14363.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1012,1803 +1015,1863 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image_7" descr="Image_7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Image_8" descr="Image_8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Image_9" descr="Image_9"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <xdr:cNvPr id="4" name="Image_9" descr="Image_9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Image_11" descr="Image_11"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <xdr:cNvPr id="5" name="Image_11" descr="Image_11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Image_12" descr="Image_12"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <xdr:cNvPr id="6" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image_13" descr="Image_13"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <xdr:cNvPr id="7" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Image_14" descr="Image_14"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <xdr:cNvPr id="8" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Image_15" descr="Image_15"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <xdr:cNvPr id="9" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_16" descr="Image_16"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <xdr:cNvPr id="10" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_17" descr="Image_17"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <xdr:cNvPr id="11" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_18" descr="Image_18"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <xdr:cNvPr id="12" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_19" descr="Image_19"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <xdr:cNvPr id="13" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_20" descr="Image_20"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <xdr:cNvPr id="14" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_21" descr="Image_21"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <xdr:cNvPr id="15" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_22" descr="Image_22"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <xdr:cNvPr id="16" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_24" descr="Image_24"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <xdr:cNvPr id="17" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_25" descr="Image_25"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <xdr:cNvPr id="18" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_26" descr="Image_26"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <xdr:cNvPr id="19" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_27" descr="Image_27"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <xdr:cNvPr id="20" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_28" descr="Image_28"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="21" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_29" descr="Image_29"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="22" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_32" descr="Image_32"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="23" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_34" descr="Image_34"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="24" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_35" descr="Image_35"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="25" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_36" descr="Image_36"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="26" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_37" descr="Image_37"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="27" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_38" descr="Image_38"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="28" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_39" descr="Image_39"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="29" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_40" descr="Image_40"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="30" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_41" descr="Image_41"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="31" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_42" descr="Image_42"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="32" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_43" descr="Image_43"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="33" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_44" descr="Image_44"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="34" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_45" descr="Image_45"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="35" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_46" descr="Image_46"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="36" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_47" descr="Image_47"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <xdr:cNvPr id="37" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_48" descr="Image_48"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="38" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_50" descr="Image_50"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="39" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_51" descr="Image_51"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="40" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_52" descr="Image_52"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="41" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_56" descr="Image_56"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="43" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_57" descr="Image_57"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="44" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_59" descr="Image_59"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="45" name="Image_59" descr="Image_59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_61" descr="Image_61"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="46" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Image_62" descr="Image_62"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <xdr:cNvPr id="47" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Image_63" descr="Image_63"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <xdr:cNvPr id="48" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Image_64" descr="Image_64"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <xdr:cNvPr id="49" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Image_65" descr="Image_65"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <xdr:cNvPr id="50" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Image_66" descr="Image_66"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <xdr:cNvPr id="51" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Image_67" descr="Image_67"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <xdr:cNvPr id="52" name="Image_67" descr="Image_67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Image_68" descr="Image_68"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <xdr:cNvPr id="53" name="Image_68" descr="Image_68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Image_69" descr="Image_69"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="54" name="Image_69" descr="Image_69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Image_71" descr="Image_71"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <xdr:cNvPr id="55" name="Image_71" descr="Image_71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Image_72" descr="Image_72"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="56" name="Image_72" descr="Image_72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Image_73" descr="Image_73"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <xdr:cNvPr id="57" name="Image_73" descr="Image_73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Image_74" descr="Image_74"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="58" name="Image_74" descr="Image_74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Image_75" descr="Image_75"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="59" name="Image_75" descr="Image_75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Image_76" descr="Image_76"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="60" name="Image_76" descr="Image_76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Image_77" descr="Image_77"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="61" name="Image_77" descr="Image_77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Image_78" descr="Image_78"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <xdr:cNvPr id="62" name="Image_78" descr="Image_78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Image_79" descr="Image_79"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <xdr:cNvPr id="63" name="Image_79" descr="Image_79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3269,67 +3332,67 @@
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*271.66</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
-    <row r="8" spans="1:12" outlineLevel="5">
+    <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>890173</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*239.75</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885634</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1"/>
@@ -3574,430 +3637,430 @@
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*132.77</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>878127</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G17" s="2">
-        <v>0</v>
+      <c r="G17" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*102.97</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>878128</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*102.97</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>878129</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*102.97</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>878130</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*102.97</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>878131</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*102.97</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885358</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="G22" s="2" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*117.49</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="3">
       <c r="A23" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>838113</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*195.50</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>838114</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*215.90</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>838115</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*321.30</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883583</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="F27" s="2" t="s">
+      <c r="G27" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="G27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*135.53</f>
+        <f>J27*133.77</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883584</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="F28" s="2" t="s">
+      <c r="G28" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="G28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*142.98</f>
+        <f>J28*141.12</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>885345</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
@@ -4006,52 +4069,52 @@
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*144.50</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>885346</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="G30" s="2" t="s">
-        <v>90</v>
+      <c r="G30" s="2">
+        <v>3</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*178.50</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>885647</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D31" s="1"/>
@@ -4299,51 +4362,51 @@
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*54.59</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>838088</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*54.59</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>838094</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D40" s="1" t="s">
@@ -4437,1223 +4500,1223 @@
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*95.88</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>878122</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*50.54</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>878123</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*50.54</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>878124</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>67</v>
+        <v>146</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*50.54</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>878125</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*50.54</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>878126</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*50.54</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>885355</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>159</v>
+      </c>
+      <c r="G48" s="2">
+        <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*55.73</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="3">
       <c r="A49" s="9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B49" s="9"/>
       <c r="C49" s="9"/>
       <c r="D49" s="9"/>
       <c r="E49" s="9"/>
       <c r="F49" s="9"/>
       <c r="G49" s="9"/>
       <c r="H49" s="9"/>
       <c r="I49" s="9"/>
       <c r="J49" s="9"/>
       <c r="K49" s="9"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>838123</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*217.60</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>838126</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*430.54</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>885343</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*479.40</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>885348</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*178.50</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
-    <row r="54" spans="1:12" outlineLevel="5">
+    <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>890137</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*500.92</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" outlineLevel="3">
       <c r="A55" s="9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B55" s="9"/>
       <c r="C55" s="9"/>
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
       <c r="F55" s="9"/>
       <c r="G55" s="9"/>
       <c r="H55" s="9"/>
       <c r="I55" s="9"/>
       <c r="J55" s="9"/>
       <c r="K55" s="9"/>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>838120</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*322.58</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>883585</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*311.27</f>
+        <f>J57*307.23</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>885344</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*479.40</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>885347</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*304.30</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="2">
       <c r="A60" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>838097</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*230.57</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>838116</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G62" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*523.60</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>838118</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G63" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*683.40</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>838121</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G64" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*972.40</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>838124</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G65" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*666.54</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>838127</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*1561.88</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>885340</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>219</v>
+      </c>
+      <c r="G67" s="2">
+        <v>3</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*323.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>878132</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*397.99</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>885356</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>227</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>94</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*201.25</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" outlineLevel="2">
       <c r="A70" s="8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="8"/>
       <c r="D70" s="8"/>
       <c r="E70" s="8"/>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>838100</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*435.83</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>838117</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G72" s="2">
         <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*967.30</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>838119</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*1266.50</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>838122</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G74" s="2">
         <v>3</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*1944.80</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>838125</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G75" s="2">
         <v>0</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*1318.93</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>838128</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G76" s="2">
         <v>-1</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*3387.93</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>885341</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*646.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>878133</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>259</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>94</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*839.58</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>885357</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>263</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>94</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*422.55</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A60:K60"/>
     <mergeCell ref="A70:K70"/>