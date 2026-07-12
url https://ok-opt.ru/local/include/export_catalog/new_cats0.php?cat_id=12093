--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -201,81 +201,84 @@
   <si>
     <t>102.97 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>WST-100007</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C5M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 5 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>WST-100008</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C10M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 10 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>WST-100009</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C20M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 20 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>WST-100010</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C50M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 50 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>WST-100146</t>
   </si>
   <si>
     <t>FCPP(E)10SL-H10M</t>
   </si>
   <si>
     <t>Картридж ГВС SL10 НИТЯНОЙ 10 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>117.49 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>Картриджи SLIM LINE обеззараживание</t>
   </si>
   <si>
     <t>AKB-100100</t>
   </si>
   <si>
     <t>УГП-10</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ПРЕССОВАННЫЙ карбон блок АКВАБРАЙТ (25шт)</t>
   </si>
   <si>
     <t>195.50 руб.</t>
   </si>
   <si>
     <t>AKB-100101</t>
   </si>
   <si>
     <t>УГА-10</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ГРАНУЛИРОВАННЫЙ АКВАБРАЙТ (25шт)</t>
   </si>
@@ -285,68 +288,65 @@
   <si>
     <t>AKB-100102</t>
   </si>
   <si>
     <t>УГП-20-Л</t>
   </si>
   <si>
     <t>Картридж SL20 УГОЛЬ ПРЕССОВАННЫЙ карбон блок АКВАБРАЙТ (15шт)</t>
   </si>
   <si>
     <t>321.30 руб.</t>
   </si>
   <si>
     <t>FIO-130223</t>
   </si>
   <si>
     <t>CTO-10A</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ПРЕССОВАННЫЙ АКВАСТИЛЬ (25шт)</t>
   </si>
   <si>
     <t>133.77 руб.</t>
   </si>
   <si>
+    <t>FIO-130226</t>
+  </si>
+  <si>
+    <t>UDF-10A</t>
+  </si>
+  <si>
+    <t>Картридж SL10 УГОЛЬ ГРАНУЛИРОВАННЫЙ АКВАСТИЛЬ (25шт)</t>
+  </si>
+  <si>
+    <t>141.12 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>FIO-130226</t>
-[...13 lines deleted...]
-  <si>
     <t>FRG-101008</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ПРЕССОВАННЫЙ карбон блок ФР (25шт)</t>
   </si>
   <si>
     <t>144.50 руб.</t>
   </si>
   <si>
     <t>FRG-101009</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ГРАНУЛИРОВАННЫЙ ФР (25шт)</t>
   </si>
   <si>
     <t>178.50 руб.</t>
   </si>
   <si>
     <t>FRG-101078</t>
   </si>
   <si>
     <t>Картридж SL10 ОТ СЕРОВОДОРОДА  (уголь активированный пилетируемый) ФР (25шт)</t>
   </si>
   <si>
     <t>370.60 руб.</t>
@@ -454,53 +454,50 @@
     <t>Картридж ГВС SL10 ПОЛИПРОПИЛЕН 10 мкм ФР</t>
   </si>
   <si>
     <t>95.88 руб.</t>
   </si>
   <si>
     <t>WST-100001</t>
   </si>
   <si>
     <t>FCPS(E)10SL-C1M</t>
   </si>
   <si>
     <t>Картридж SL10 ПОЛИПРОПИЛЕН 1 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>50.54 руб.</t>
   </si>
   <si>
     <t>WST-100002</t>
   </si>
   <si>
     <t>FCPS(E)10SL-C5M</t>
   </si>
   <si>
     <t>Картридж SL10 ПОЛИПРОПИЛЕН 5 мкм АКВАТЕК (72шт)</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;500</t>
   </si>
   <si>
     <t>WST-100003</t>
   </si>
   <si>
     <t>FCPS(E)10SL-C10M</t>
   </si>
   <si>
     <t>Картридж SL10 ПОЛИПРОПИЛЕН 10 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>WST-100004</t>
   </si>
   <si>
     <t>FCPS(E)10SL-C20M</t>
   </si>
   <si>
     <t>Картридж SL10 ПОЛИПРОПИЛЕН 20 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>WST-100005</t>
   </si>
   <si>
     <t>FCPS(E)10SL-C50M</t>
   </si>
@@ -3708,312 +3705,312 @@
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*102.97</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>878129</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*102.97</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>878130</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*102.97</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>878131</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*102.97</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885358</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*117.49</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="3">
       <c r="A23" s="9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>838113</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*195.50</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>838114</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*215.90</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>838115</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*321.30</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883583</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="G27" s="2" t="s">
         <v>89</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*133.77</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883584</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="1" t="s">
@@ -4362,51 +4359,51 @@
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*54.59</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>838088</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*54.59</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>838094</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D40" s="1" t="s">
@@ -4535,1185 +4532,1185 @@
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*50.54</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>878123</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>146</v>
+        <v>54</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*50.54</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>878124</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>146</v>
+        <v>54</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*50.54</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>878125</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>146</v>
+        <v>54</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*50.54</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>878126</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*50.54</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>885355</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*55.73</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="3">
       <c r="A49" s="9" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B49" s="9"/>
       <c r="C49" s="9"/>
       <c r="D49" s="9"/>
       <c r="E49" s="9"/>
       <c r="F49" s="9"/>
       <c r="G49" s="9"/>
       <c r="H49" s="9"/>
       <c r="I49" s="9"/>
       <c r="J49" s="9"/>
       <c r="K49" s="9"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>838123</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="F50" s="2" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="G50" s="2">
+        <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*217.60</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>838126</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*430.54</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>885343</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*479.40</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>885348</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="2" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*178.50</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>890137</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="2" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*500.92</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" outlineLevel="3">
       <c r="A55" s="9" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B55" s="9"/>
       <c r="C55" s="9"/>
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
       <c r="F55" s="9"/>
       <c r="G55" s="9"/>
       <c r="H55" s="9"/>
       <c r="I55" s="9"/>
       <c r="J55" s="9"/>
       <c r="K55" s="9"/>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>838120</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="F56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*322.58</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>883585</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*307.23</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>885344</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*479.40</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>885347</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="F59" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G59" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*304.30</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="2">
       <c r="A60" s="8" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>838097</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*230.57</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>838116</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="E62" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="F62" s="2" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*523.60</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>838118</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="E63" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="F63" s="2" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="G63" s="2">
         <v>3</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*683.40</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>838121</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="D64" s="1" t="s">
+      <c r="E64" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*972.40</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>838124</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="D65" s="1" t="s">
+      <c r="E65" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="F65" s="2" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="G65" s="2">
         <v>1</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*666.54</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>838127</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="F66" s="2" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*1561.88</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>885340</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="F67" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="F67" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*323.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>878132</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="E68" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="E68" s="2" t="s">
+      <c r="F68" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="F68" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G68" s="2" t="s">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*397.99</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>885356</v>
       </c>
       <c r="C69" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="D69" s="1" t="s">
+      <c r="E69" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="E69" s="2" t="s">
+      <c r="F69" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="F69" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G69" s="2" t="s">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*201.25</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" outlineLevel="2">
       <c r="A70" s="8" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="8"/>
       <c r="D70" s="8"/>
       <c r="E70" s="8"/>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>838100</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*435.83</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>838117</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="E72" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="G72" s="2">
         <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*967.30</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>838119</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*1266.50</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>838122</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="E74" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="F74" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="F74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*1944.80</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>838125</v>
       </c>
       <c r="C75" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="E75" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="E75" s="2" t="s">
+      <c r="F75" s="2" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="G75" s="2">
         <v>0</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*1318.93</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>838128</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F76" s="2" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="G76" s="2">
         <v>-1</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*3387.93</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>885341</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*646.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>878133</v>
       </c>
       <c r="C78" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="E78" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="E78" s="2" t="s">
+      <c r="F78" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="F78" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" s="2" t="s">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*839.58</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>885357</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="E79" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="F79" s="2" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>94</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*422.55</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>