--- v2 (2026-07-12)
+++ v3 (2026-08-31)
@@ -180,74 +180,74 @@
   <si>
     <t>86.70 руб.</t>
   </si>
   <si>
     <t>FRG-101005</t>
   </si>
   <si>
     <t>Картридж ГВС SL10 НИТЯНОЙ 10 мкм ФР (50шт)</t>
   </si>
   <si>
     <t>132.77 руб.</t>
   </si>
   <si>
     <t>WST-100006</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C1M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 1 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>102.97 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>WST-100007</t>
+  </si>
+  <si>
+    <t>FCPP(E)10SL-C5M</t>
+  </si>
+  <si>
+    <t>Картридж SL10 НИТЯНОЙ 5 мкм АКВАТЕК (72шт)</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>WST-100007</t>
-[...7 lines deleted...]
-  <si>
     <t>WST-100008</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C10M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 10 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>WST-100009</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C20M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 20 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>WST-100010</t>
   </si>
   <si>
     <t>FCPP(E)10SL-C50M</t>
   </si>
   <si>
     <t>Картридж SL10 НИТЯНОЙ 50 мкм АКВАТЕК (72шт)</t>
   </si>
   <si>
     <t>WST-100146</t>
   </si>
   <si>
     <t>FCPP(E)10SL-H10M</t>
   </si>
   <si>
     <t>Картридж ГВС SL10 НИТЯНОЙ 10 мкм АКВАТЕК (72шт)</t>
@@ -285,63 +285,63 @@
   <si>
     <t>215.90 руб.</t>
   </si>
   <si>
     <t>AKB-100102</t>
   </si>
   <si>
     <t>УГП-20-Л</t>
   </si>
   <si>
     <t>Картридж SL20 УГОЛЬ ПРЕССОВАННЫЙ карбон блок АКВАБРАЙТ (15шт)</t>
   </si>
   <si>
     <t>321.30 руб.</t>
   </si>
   <si>
     <t>FIO-130223</t>
   </si>
   <si>
     <t>CTO-10A</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ПРЕССОВАННЫЙ АКВАСТИЛЬ (25шт)</t>
   </si>
   <si>
-    <t>133.77 руб.</t>
+    <t>143.14 руб.</t>
   </si>
   <si>
     <t>FIO-130226</t>
   </si>
   <si>
     <t>UDF-10A</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ГРАНУЛИРОВАННЫЙ АКВАСТИЛЬ (25шт)</t>
   </si>
   <si>
-    <t>141.12 руб.</t>
+    <t>151.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>FRG-101008</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ПРЕССОВАННЫЙ карбон блок ФР (25шт)</t>
   </si>
   <si>
     <t>144.50 руб.</t>
   </si>
   <si>
     <t>FRG-101009</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ГРАНУЛИРОВАННЫЙ ФР (25шт)</t>
   </si>
   <si>
     <t>178.50 руб.</t>
   </si>
   <si>
     <t>FRG-101078</t>
   </si>
@@ -573,51 +573,51 @@
   <si>
     <t>Картриджи SLIM LINE умягчение</t>
   </si>
   <si>
     <t>AKB-100107</t>
   </si>
   <si>
     <t>С-10</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧЕНИЯ из ионнообменой смолы АКВАБРАЙТ (25шт)</t>
   </si>
   <si>
     <t>322.58 руб.</t>
   </si>
   <si>
     <t>FIO-130232</t>
   </si>
   <si>
     <t>SM-10A</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧЕНИЕ ионообменная смола АКВАСТИЛЬ (25шт)</t>
   </si>
   <si>
-    <t>307.23 руб.</t>
+    <t>328.74 руб.</t>
   </si>
   <si>
     <t>FRG-101007</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧАЮЩАЯ НИТЬ 10 мкм ФР (25шт)</t>
   </si>
   <si>
     <t>FRG-101010</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧЕНИЕ (ионообменный) ФР (25шт)</t>
   </si>
   <si>
     <t>304.30 руб.</t>
   </si>
   <si>
     <t>Картриджи BIG BLUE 10&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100084</t>
   </si>
   <si>
     <t>ПП-10 М-10 ББ</t>
   </si>
@@ -3600,51 +3600,51 @@
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*86.70</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885342</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*132.77</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>878127</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -3670,156 +3670,156 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*102.97</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>878128</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*102.97</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>878129</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*102.97</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>878130</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*102.97</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>878131</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*102.97</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885358</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="1" t="s">
@@ -3965,99 +3965,99 @@
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*321.30</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883583</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="G27" s="2">
-        <v>0</v>
+      <c r="G27" s="2" t="s">
+        <v>72</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*133.77</f>
+        <f>J27*143.14</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883584</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>94</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*141.12</f>
+        <f>J28*151.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>885345</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
@@ -4359,51 +4359,51 @@
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*54.59</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>838088</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*54.59</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>838094</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D40" s="1" t="s">
@@ -4497,226 +4497,226 @@
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*95.88</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>878122</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*50.54</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>878123</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*50.54</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>878124</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*50.54</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>878125</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*50.54</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>878126</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*50.54</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>885355</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="G48" s="2">
-        <v>0</v>
+      <c r="G48" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*55.73</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="3">
       <c r="A49" s="9" t="s">
         <v>159</v>
       </c>
       <c r="B49" s="9"/>
       <c r="C49" s="9"/>
       <c r="D49" s="9"/>
       <c r="E49" s="9"/>
       <c r="F49" s="9"/>
@@ -4859,51 +4859,51 @@
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*178.50</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>890137</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*500.92</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" outlineLevel="3">
       <c r="A55" s="9" t="s">
         <v>177</v>
       </c>
       <c r="B55" s="9"/>
       <c r="C55" s="9"/>
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
       <c r="F55" s="9"/>
@@ -4957,51 +4957,51 @@
       <c r="C57" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>94</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*307.23</f>
+        <f>J57*328.74</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>885344</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
@@ -5132,51 +5132,51 @@
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*523.60</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>838118</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G63" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*683.40</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>838121</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D64" s="1" t="s">
@@ -5202,51 +5202,51 @@
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*972.40</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>838124</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G65" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*666.54</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>838127</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D66" s="1" t="s">
@@ -5305,86 +5305,86 @@
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*323.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>878132</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*397.99</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>885356</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*201.25</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" outlineLevel="2">
       <c r="A70" s="8" t="s">
         <v>227</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="8"/>
       <c r="D70" s="8"/>
       <c r="E70" s="8"/>
       <c r="F70" s="8"/>
@@ -5634,51 +5634,51 @@
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*646.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>878133</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>258</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*839.58</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>885357</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D79" s="1" t="s">