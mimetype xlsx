--- v3 (2026-08-31)
+++ v4 (2026-11-04)
@@ -244,51 +244,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8fa6_ceda_11eb_82cb_003048fd731b_a1555451_602e_11ec_a20b_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04037912_ceeb_11eb_82cb_003048fd731b_a1555452_602e_11ec_a20b_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6f3_1867_11ed_a2f9_00259070b487_f50da9e4_c05b_11ee_a549_047c1617b1433.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8fa6_ceda_11eb_82cb_003048fd731b_a1555451_602e_11ec_a20b_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04037912_ceeb_11eb_82cb_003048fd731b_a1555452_602e_11ec_a20b_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6f3_1867_11ed_a2f9_00259070b487_f50da9e4_c05b_11ee_a549_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079d242_46c8_11f1_a8b9_047c1617b143_83c15b64_714a_11f1_a8f1_047c1617b1434.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -326,50 +326,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image_7" descr="Image_7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Image_8" descr="Image_8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -762,51 +792,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>835386</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1135.18</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>836403</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -849,51 +879,51 @@
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*175.52</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
-    <row r="8" spans="1:12" outlineLevel="4">
+    <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>957532</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>