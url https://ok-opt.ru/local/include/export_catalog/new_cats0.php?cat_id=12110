--- v0 (2026-05-02)
+++ v1 (2026-06-23)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,129 +69,120 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Строительные материалы для теплого пола</t>
   </si>
   <si>
     <t>Строительные материалы VIEIR</t>
   </si>
   <si>
     <t>GAP-100020</t>
   </si>
   <si>
     <t>G1807</t>
   </si>
   <si>
     <t>Скобы для такера 43мм пайка GAPPO для труб 16-20мм (300/3000шт)</t>
   </si>
   <si>
     <t>6.78 руб.</t>
   </si>
   <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
-    <t>SST-100136</t>
-[...7 lines deleted...]
-  <si>
     <t>STP-510001</t>
   </si>
   <si>
     <t>VER1230</t>
   </si>
   <si>
     <t>Степлер для теплого пола VIEIR (1/5шт)</t>
   </si>
   <si>
     <t>6 991.32 руб.</t>
   </si>
   <si>
     <t>STP-510002</t>
   </si>
   <si>
     <t>VER1230-1</t>
   </si>
   <si>
-    <t>Скобы для такера 43мм на ленте для труб 16-20мм VIEIR (500/2500шт)</t>
+    <t>Скобы для такера 43мм на ленте для труб 16-20мм VIEIR (300/6000шт)</t>
   </si>
   <si>
     <t>2.94 руб.</t>
   </si>
   <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
     <t>STP-510004</t>
   </si>
   <si>
     <t>Теплораспределительная пластина для теплого пола 1000мм (40шт в коробке)</t>
   </si>
   <si>
     <t>99.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>STP-510008</t>
   </si>
   <si>
     <t>VR16-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, металл, 90град. (5/200шт)</t>
   </si>
   <si>
     <t>35.28 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...1 lines deleted...]
-  <si>
     <t>STP-510009</t>
   </si>
   <si>
     <t>VR20-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 20мм , металл, 90град. (5/300шт)</t>
   </si>
   <si>
     <t>58.80 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>STP-510010</t>
   </si>
   <si>
     <t>VR16A-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, металл, 90град. (5/500шт)</t>
   </si>
   <si>
     <t>33.81 руб.</t>
   </si>
   <si>
     <t>STP-510011</t>
   </si>
   <si>
     <t>VR20A-90</t>
   </si>
   <si>
     <t>42.63 руб.</t>
   </si>
   <si>
     <t>VER-000217</t>
   </si>
@@ -358,51 +349,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e43d_c920_11ee_a554_047c1617b143_9db7fc73_42ce_11ef_a5f7_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2e_68f5_11ea_8111_003048fd731b_018ae8fc_7ca2_11ea_8111_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c30_68f5_11ea_8111_003048fd731b_018ae8fd_7ca2_11ea_8111_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c34_68f5_11ea_8111_003048fd731b_018ae8ff_7ca2_11ea_8111_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9610_0918_11eb_81b8_003048fd731b_ab6a88c7_27ae_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9612_0918_11eb_81b8_003048fd731b_7e5777b9_c05c_11ee_a549_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9614_0918_11eb_81b8_003048fd731b_ab6a88c9_27ae_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9616_0918_11eb_81b8_003048fd731b_ab6a88ca_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a81_7762_11ec_a212_00259070b487_21d4f579_793a_11f0_a79f_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a83_7762_11ec_a212_00259070b487_21d4f57b_793a_11f0_a79f_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281c7c_f776_11ee_a595_047c1617b143_9db7fc75_42ce_11ef_a5f7_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcf_526f_11ef_a60b_047c1617b143_64c8bb46_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400c7b_fbb2_11ee_a59b_047c1617b143_9db7fc74_42ce_11ef_a5f7_047c1617b14313.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2e_68f5_11ea_8111_003048fd731b_018ae8fc_7ca2_11ea_8111_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c30_68f5_11ea_8111_003048fd731b_018ae8fd_7ca2_11ea_8111_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c34_68f5_11ea_8111_003048fd731b_018ae8ff_7ca2_11ea_8111_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9610_0918_11eb_81b8_003048fd731b_ab6a88c7_27ae_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9612_0918_11eb_81b8_003048fd731b_7e5777b9_c05c_11ee_a549_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9614_0918_11eb_81b8_003048fd731b_ab6a88c9_27ae_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9616_0918_11eb_81b8_003048fd731b_ab6a88ca_27ae_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a81_7762_11ec_a212_00259070b487_21d4f579_793a_11f0_a79f_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a83_7762_11ec_a212_00259070b487_21d4f57b_793a_11f0_a79f_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281c7c_f776_11ee_a595_047c1617b143_9db7fc75_42ce_11ef_a5f7_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcf_526f_11ef_a60b_047c1617b143_64c8bb46_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400c7b_fbb2_11ee_a59b_047c1617b143_9db7fc74_42ce_11ef_a5f7_047c1617b14312.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -723,80 +714,50 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1050,51 +1011,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L18"/>
+  <dimension ref="A1:L17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1102,51 +1063,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J18)</f>
+        <f>SUM(J2:J17)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1182,509 +1143,476 @@
     </row>
     <row r="5" spans="1:12" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>955889</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*6.78</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
-        <v>883004</v>
+        <v>825279</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="2">
+        <v>2</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1"/>
-[...17 lines deleted...]
-      </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3.65</f>
+        <f>J6*6991.32</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
-        <v>825279</v>
+        <v>825280</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>27</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*6991.32</f>
+        <f>J7*2.94</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
-        <v>825280</v>
+        <v>825282</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>31</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2.94</f>
+        <f>J8*99.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
-        <v>825282</v>
+        <v>829307</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="E9" s="2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*99.00</f>
+        <f>J9*35.28</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>829307</v>
+        <v>829308</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*35.28</f>
+        <f>J10*58.80</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>829308</v>
+        <v>829309</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="G11" s="2">
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*58.80</f>
+        <f>J11*33.81</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>829309</v>
+        <v>829310</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*33.81</f>
+        <f>J12*42.63</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>829310</v>
+        <v>857752</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>51</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*42.63</f>
+        <f>J13*4.41</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>857752</v>
+        <v>857753</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*4.41</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>857753</v>
+        <v>882909</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>58</v>
+      </c>
+      <c r="G15" s="2">
+        <v>10</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*4.41</f>
+        <f>J15*601.23</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>882909</v>
+        <v>885007</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*601.23</f>
+        <f>J16*4908.33</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>885007</v>
+        <v>882920</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
+      <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*4908.33</f>
+        <f>J17*50.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
-    </row>
-[...31 lines deleted...]
-      <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>