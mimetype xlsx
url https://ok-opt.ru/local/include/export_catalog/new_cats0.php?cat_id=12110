--- v1 (2026-06-23)
+++ v2 (2026-08-12)
@@ -72,183 +72,183 @@
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Строительные материалы для теплого пола</t>
   </si>
   <si>
     <t>Строительные материалы VIEIR</t>
   </si>
   <si>
     <t>GAP-100020</t>
   </si>
   <si>
     <t>G1807</t>
   </si>
   <si>
     <t>Скобы для такера 43мм пайка GAPPO для труб 16-20мм (300/3000шт)</t>
   </si>
   <si>
     <t>6.78 руб.</t>
   </si>
   <si>
     <t>&gt;5000</t>
   </si>
   <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>STP-510001</t>
+  </si>
+  <si>
+    <t>VER1230</t>
+  </si>
+  <si>
+    <t>Степлер для теплого пола VIEIR (1/5шт)</t>
+  </si>
+  <si>
+    <t>7 219.06 руб.</t>
+  </si>
+  <si>
+    <t>STP-510002</t>
+  </si>
+  <si>
+    <t>VER1230-1</t>
+  </si>
+  <si>
+    <t>Скобы для такера 43мм на ленте для труб 16-20мм VIEIR (300/6000шт)</t>
+  </si>
+  <si>
+    <t>2.94 руб.</t>
+  </si>
+  <si>
+    <t>STP-510004</t>
+  </si>
+  <si>
+    <t>Теплораспределительная пластина для теплого пола 1000мм (40шт в коробке)</t>
+  </si>
+  <si>
+    <t>99.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...23 lines deleted...]
-    <t>2.94 руб.</t>
+    <t>STP-510008</t>
+  </si>
+  <si>
+    <t>VR16-90</t>
+  </si>
+  <si>
+    <t>Фиксатор поворота трубы 16мм, металл, 90град. (5/200шт)</t>
+  </si>
+  <si>
+    <t>36.75 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>STP-510004</t>
-[...22 lines deleted...]
-  <si>
     <t>STP-510009</t>
   </si>
   <si>
     <t>VR20-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 20мм , металл, 90град. (5/300шт)</t>
   </si>
   <si>
-    <t>58.80 руб.</t>
+    <t>62.23 руб.</t>
   </si>
   <si>
     <t>STP-510010</t>
   </si>
   <si>
     <t>VR16A-90</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, металл, 90град. (5/500шт)</t>
   </si>
   <si>
-    <t>33.81 руб.</t>
+    <t>36.43 руб.</t>
   </si>
   <si>
     <t>STP-510011</t>
   </si>
   <si>
     <t>VR20A-90</t>
   </si>
   <si>
-    <t>42.63 руб.</t>
+    <t>47.05 руб.</t>
   </si>
   <si>
     <t>VER-000217</t>
   </si>
   <si>
     <t>VRU16</t>
   </si>
   <si>
     <t>Клипса для теплого пола ф16 "VIEIR"(1760/80шт)</t>
   </si>
   <si>
-    <t>4.41 руб.</t>
+    <t>4.55 руб.</t>
   </si>
   <si>
     <t>VER-000218</t>
   </si>
   <si>
     <t>VRU20</t>
   </si>
   <si>
     <t>Клипса для теплого пола ф20 "VIEIR"(1100/50шт)</t>
   </si>
   <si>
     <t>VER-000854</t>
   </si>
   <si>
     <t>VPGM114</t>
   </si>
   <si>
     <t>Фиксирующий желоб , для труб из сшитого полиэтилена DN16 x 2 м (28/1шт)</t>
   </si>
   <si>
-    <t>601.23 руб.</t>
+    <t>620.82 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>VER-001089</t>
   </si>
   <si>
     <t>VER1229</t>
   </si>
   <si>
     <t>Степлер для крепления труб теплого пола (10/1шт)</t>
   </si>
   <si>
-    <t>4 908.33 руб.</t>
+    <t>5 068.22 руб.</t>
   </si>
   <si>
     <t>УТ000002150</t>
   </si>
   <si>
     <t>Фиксатор поворота трубы 16мм, пластик, 90град. (10шт)</t>
   </si>
   <si>
     <t>50.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -349,402 +349,432 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2e_68f5_11ea_8111_003048fd731b_018ae8fc_7ca2_11ea_8111_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c30_68f5_11ea_8111_003048fd731b_018ae8fd_7ca2_11ea_8111_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c34_68f5_11ea_8111_003048fd731b_018ae8ff_7ca2_11ea_8111_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9610_0918_11eb_81b8_003048fd731b_ab6a88c7_27ae_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9612_0918_11eb_81b8_003048fd731b_7e5777b9_c05c_11ee_a549_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9614_0918_11eb_81b8_003048fd731b_ab6a88c9_27ae_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9616_0918_11eb_81b8_003048fd731b_ab6a88ca_27ae_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a81_7762_11ec_a212_00259070b487_21d4f579_793a_11f0_a79f_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a83_7762_11ec_a212_00259070b487_21d4f57b_793a_11f0_a79f_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281c7c_f776_11ee_a595_047c1617b143_9db7fc75_42ce_11ef_a5f7_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcf_526f_11ef_a60b_047c1617b143_64c8bb46_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400c7b_fbb2_11ee_a59b_047c1617b143_9db7fc74_42ce_11ef_a5f7_047c1617b14312.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c954fd_ce2b_11f0_a80d_047c1617b143_fdca1980_715c_11f1_a8f1_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2e_68f5_11ea_8111_003048fd731b_018ae8fc_7ca2_11ea_8111_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c30_68f5_11ea_8111_003048fd731b_018ae8fd_7ca2_11ea_8111_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c34_68f5_11ea_8111_003048fd731b_018ae8ff_7ca2_11ea_8111_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9610_0918_11eb_81b8_003048fd731b_ab6a88c7_27ae_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9612_0918_11eb_81b8_003048fd731b_7e5777b9_c05c_11ee_a549_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9614_0918_11eb_81b8_003048fd731b_ab6a88c9_27ae_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9616_0918_11eb_81b8_003048fd731b_ab6a88ca_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a81_7762_11ec_a212_00259070b487_21d4f579_793a_11f0_a79f_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a83_7762_11ec_a212_00259070b487_21d4f57b_793a_11f0_a79f_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281c7c_f776_11ee_a595_047c1617b143_9db7fc75_42ce_11ef_a5f7_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcf_526f_11ef_a60b_047c1617b143_64c8bb46_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400c7b_fbb2_11ee_a59b_047c1617b143_9db7fc74_42ce_11ef_a5f7_047c1617b14313.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
+        <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image_7" descr="Image_7"/>
+        <xdr:cNvPr id="2" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Image_8" descr="Image_8"/>
+        <xdr:cNvPr id="3" name="Image_7" descr="Image_7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Image_9" descr="Image_9"/>
+        <xdr:cNvPr id="4" name="Image_8" descr="Image_8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Image_10" descr="Image_10"/>
+        <xdr:cNvPr id="5" name="Image_9" descr="Image_9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image_11" descr="Image_11"/>
+        <xdr:cNvPr id="6" name="Image_10" descr="Image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPr id="7" name="Image_11" descr="Image_11"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPr id="8" name="Image_12" descr="Image_12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPr id="9" name="Image_13" descr="Image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPr id="10" name="Image_14" descr="Image_14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="11" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1119,494 +1149,494 @@
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" outlineLevel="2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" outlineLevel="4">
+    <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>955889</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*6.78</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825279</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G6" s="2">
         <v>2</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*6991.32</f>
+        <f>J6*7219.06</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825280</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G7" s="2">
+        <v>-1100</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
-      <c r="I7" s="1">
-        <v>0</v>
+      <c r="I7" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2.94</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825282</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*99.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>829307</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
-      <c r="I9" s="1">
-        <v>0</v>
+      <c r="I9" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*35.28</f>
+        <f>J9*36.75</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>829308</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="2">
+        <v>0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0</v>
+      </c>
+      <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="H10" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K10" s="2" t="str">
-        <f>J10*58.80</f>
+        <f>J10*62.23</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>829309</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*33.81</f>
+        <f>J11*36.43</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>829310</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*42.63</f>
+        <f>J12*47.05</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>857752</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H13" s="2">
+        <v>0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0</v>
+      </c>
+      <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K13" s="2" t="str">
-        <f>J13*4.41</f>
+        <f>J13*4.55</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>857753</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G14" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="H14" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K14" s="2" t="str">
-        <f>J14*4.41</f>
+        <f>J14*4.55</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882909</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G15" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*601.23</f>
+        <f>J15*620.82</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885007</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*4908.33</f>
+        <f>J16*5068.22</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882920</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*50.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>