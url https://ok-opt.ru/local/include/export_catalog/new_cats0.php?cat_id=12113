--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -17,173 +17,170 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Гасители гидроударов</t>
   </si>
   <si>
     <t>VER-000215</t>
   </si>
   <si>
     <t>VP54</t>
   </si>
   <si>
     <t>Гаситель гидроудара поршневой "VER-PRO"1/2 (60шт)</t>
   </si>
   <si>
-    <t>1 239.09 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>1 224.51 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000643</t>
   </si>
   <si>
     <t>VRT31</t>
   </si>
   <si>
     <t>Гаситель гидроудара мембранный 1/2" "ViEiR" (50/1шт)</t>
   </si>
   <si>
-    <t>892.50 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>882.00 руб.</t>
   </si>
   <si>
     <t>VER-001154</t>
   </si>
   <si>
     <t>VP1148</t>
   </si>
   <si>
     <t>Гаситель гидроудара проходной 3/4" (50/1шт)</t>
   </si>
   <si>
-    <t>1 535.10 руб.</t>
+    <t>1 517.04 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-1011004</t>
   </si>
   <si>
     <t>VT.CAR20.I.04001</t>
   </si>
   <si>
     <t>Гаситель гидроударов мембранный с манометром</t>
   </si>
   <si>
     <t>2 625.00 руб.</t>
   </si>
   <si>
     <t>VLC-900402</t>
   </si>
   <si>
     <t>VT.CAR19.I.04001</t>
   </si>
   <si>
     <t>Гаситель гидроударов мембранный,  0,162л. (нерж) (Италия)</t>
   </si>
   <si>
     <t>3 660.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>VLC-900601</t>
   </si>
   <si>
     <t>OR.0198.N.04</t>
   </si>
   <si>
     <t>Гаситель гидроударов пружинный (Италия)</t>
   </si>
   <si>
     <t>3 124.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -870,217 +867,217 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*1239.09</f>
+        <f>J4*1224.51</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>880053</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*892.50</f>
+        <f>J5*882.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883949</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1535.10</f>
+        <f>J6*1517.04</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822038</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2625.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>836319</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G8" s="2">
         <v>2</v>
       </c>
-      <c r="H8" s="2">
-        <v>0</v>
+      <c r="H8" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3660.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>889975</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
-      <c r="H9" s="2" t="s">
-        <v>40</v>
+      <c r="H9" s="2">
+        <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3124.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>