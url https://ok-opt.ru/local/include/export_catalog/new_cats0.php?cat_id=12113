--- v1 (2026-04-20)
+++ v2 (2026-06-22)
@@ -17,170 +17,182 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Гасители гидроударов</t>
   </si>
   <si>
     <t>VER-000215</t>
   </si>
   <si>
     <t>VP54</t>
   </si>
   <si>
     <t>Гаситель гидроудара поршневой "VER-PRO"1/2 (60шт)</t>
   </si>
   <si>
     <t>1 224.51 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VER-000643</t>
+  </si>
+  <si>
+    <t>VRT31</t>
+  </si>
+  <si>
+    <t>Гаситель гидроудара мембранный 1/2" "ViEiR" (50/1шт)</t>
+  </si>
+  <si>
+    <t>882.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...13 lines deleted...]
-  <si>
     <t>VER-001154</t>
   </si>
   <si>
     <t>VP1148</t>
   </si>
   <si>
     <t>Гаситель гидроудара проходной 3/4" (50/1шт)</t>
   </si>
   <si>
     <t>1 517.04 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1011004</t>
   </si>
   <si>
     <t>VT.CAR20.I.04001</t>
   </si>
   <si>
     <t>Гаситель гидроударов мембранный с манометром</t>
   </si>
   <si>
     <t>2 625.00 руб.</t>
   </si>
   <si>
     <t>VLC-900402</t>
   </si>
   <si>
     <t>VT.CAR19.I.04001</t>
   </si>
   <si>
     <t>Гаситель гидроударов мембранный,  0,162л. (нерж) (Италия)</t>
   </si>
   <si>
     <t>3 660.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-900601</t>
   </si>
   <si>
     <t>OR.0198.N.04</t>
   </si>
   <si>
     <t>Гаситель гидроударов пружинный (Италия)</t>
   </si>
   <si>
     <t>3 124.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902063</t>
+  </si>
+  <si>
+    <t>VT.198.N.04</t>
+  </si>
+  <si>
+    <t>Гаситель гидроударов поршневой</t>
+  </si>
+  <si>
+    <t>1 374.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -745,51 +757,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L9"/>
+  <dimension ref="A1:L10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -797,51 +809,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J9)</f>
+        <f>SUM(J2:J10)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -890,86 +902,86 @@
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*1224.51</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>880053</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*882.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883949</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1517.04</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822038</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -995,101 +1007,136 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2625.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>836319</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3660.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>889975</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
-      <c r="H9" s="2">
-        <v>0</v>
+      <c r="H9" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3124.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
+    </row>
+    <row r="10" spans="1:12" outlineLevel="3">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1">
+        <v>956782</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0</v>
+      </c>
+      <c r="H10" s="2">
+        <v>0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="2" t="str">
+        <f>J10*1374.00</f>
+        <v>0</v>
+      </c>
+      <c r="L10" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">