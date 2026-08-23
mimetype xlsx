--- v2 (2026-06-22)
+++ v3 (2026-08-23)
@@ -17,182 +17,185 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Гасители гидроударов</t>
   </si>
   <si>
     <t>VER-000215</t>
   </si>
   <si>
     <t>VP54</t>
   </si>
   <si>
     <t>Гаситель гидроудара поршневой "VER-PRO"1/2 (60шт)</t>
   </si>
   <si>
-    <t>1 224.51 руб.</t>
+    <t>1 307.46 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000643</t>
   </si>
   <si>
     <t>VRT31</t>
   </si>
   <si>
     <t>Гаситель гидроудара мембранный 1/2" "ViEiR" (50/1шт)</t>
   </si>
   <si>
-    <t>882.00 руб.</t>
+    <t>924.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VER-001154</t>
   </si>
   <si>
     <t>VP1148</t>
   </si>
   <si>
     <t>Гаситель гидроудара проходной 3/4" (50/1шт)</t>
   </si>
   <si>
-    <t>1 517.04 руб.</t>
+    <t>1 621.62 руб.</t>
   </si>
   <si>
     <t>VLC-1011004</t>
   </si>
   <si>
     <t>VT.CAR20.I.04001</t>
   </si>
   <si>
     <t>Гаситель гидроударов мембранный с манометром</t>
   </si>
   <si>
     <t>2 625.00 руб.</t>
   </si>
   <si>
     <t>VLC-900402</t>
   </si>
   <si>
     <t>VT.CAR19.I.04001</t>
   </si>
   <si>
     <t>Гаситель гидроударов мембранный,  0,162л. (нерж) (Италия)</t>
   </si>
   <si>
     <t>3 660.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-900601</t>
   </si>
   <si>
     <t>OR.0198.N.04</t>
   </si>
   <si>
     <t>Гаситель гидроударов пружинный (Италия)</t>
   </si>
   <si>
     <t>3 124.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>VLC-902063</t>
   </si>
   <si>
     <t>VT.198.N.04</t>
   </si>
   <si>
     <t>Гаситель гидроударов поршневой</t>
   </si>
   <si>
-    <t>1 374.00 руб.</t>
+    <t>1 447.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -275,51 +278,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a7d_7762_11ec_a212_00259070b487_6f54f19e_11fe_11ef_a5b8_047c1617b1431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe049a2_729c_11ee_a4e3_047c1617b143_6f54f1a0_11fe_11ef_a5b8_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b29_847d_11ef_a64e_047c1617b143_1b5db369_f93d_11ef_a6ea_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f26_86a6_11e9_8101_003048fd731b_189ecf3f_a59f_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b19_3466_11eb_81f3_003048fd731b_189ecf43_a59f_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec8b_f891_11ee_a597_047c1617b143_85119bb4_fcc8_11ef_a6ef_047c1617b1436.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a7d_7762_11ec_a212_00259070b487_6f54f19e_11fe_11ef_a5b8_047c1617b1431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe049a2_729c_11ee_a4e3_047c1617b143_6f54f1a0_11fe_11ef_a5b8_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b29_847d_11ef_a64e_047c1617b143_1b5db369_f93d_11ef_a6ea_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f26_86a6_11e9_8101_003048fd731b_189ecf3f_a59f_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b19_3466_11eb_81f3_003048fd731b_189ecf43_a59f_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec8b_f891_11ee_a597_047c1617b143_85119bb4_fcc8_11ef_a6ef_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e3c_4547_11f1_a8b7_047c1617b143_83c15b8a_714a_11f1_a8f1_047c1617b1437.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -447,50 +450,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Image_9" descr="Image_9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Image_10" descr="Image_10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -879,121 +912,121 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*1224.51</f>
+        <f>J4*1307.46</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>880053</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*882.00</f>
+        <f>J5*924.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883949</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1517.04</f>
+        <f>J6*1621.62</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822038</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
@@ -1007,133 +1040,133 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2625.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>836319</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3660.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>889975</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3124.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
-    <row r="10" spans="1:12" outlineLevel="3">
+    <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>956782</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
-      <c r="H10" s="2">
-        <v>0</v>
+      <c r="H10" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1374.00</f>
+        <f>J10*1447.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>