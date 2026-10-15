--- v3 (2026-08-11)
+++ v4 (2026-10-15)
@@ -66,234 +66,234 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Теплоизоляция</t>
   </si>
   <si>
     <t>Аксессуары для теплоизоляции</t>
   </si>
   <si>
     <t>RAS-150006</t>
   </si>
   <si>
     <t>THZ.L.AR.48.50</t>
   </si>
   <si>
     <t>Скотч лента СЕРАЯ клейкая армированная для теплоизоляции 48ммх50м (24шт)</t>
   </si>
   <si>
     <t>411.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>RAS-150013</t>
+  </si>
+  <si>
+    <t>VT.LAR.4850.B</t>
+  </si>
+  <si>
+    <t>Скотч лента СИНЯЯ клейкая армированная для теплоизоляции 48ммх50м</t>
+  </si>
+  <si>
+    <t>345.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...11 lines deleted...]
-    <t>345.00 руб.</t>
+    <t>RAS-150014</t>
+  </si>
+  <si>
+    <t>VT.LAR.4850.R</t>
+  </si>
+  <si>
+    <t>Скотч лента КРАСНАЯ клейкая армированная для теплоизоляции 48ммх50м</t>
+  </si>
+  <si>
+    <t>RAS-150015</t>
+  </si>
+  <si>
+    <t>VT.VZT.16.R</t>
+  </si>
+  <si>
+    <t>Втулка защитная на рулонную теплоизоляцию 16мм красная</t>
+  </si>
+  <si>
+    <t>48.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>RAS-150016</t>
+  </si>
+  <si>
+    <t>VT.VZT.16.B</t>
+  </si>
+  <si>
+    <t>Втулка защитная на рулонную теплоизоляцию 16мм синяя</t>
+  </si>
+  <si>
+    <t>RAS-150017</t>
+  </si>
+  <si>
+    <t>VT.VZT.20.R</t>
+  </si>
+  <si>
+    <t>Втулка защитная на рулонную теплоизоляцию 20мм красная</t>
+  </si>
+  <si>
+    <t>56.00 руб.</t>
+  </si>
+  <si>
+    <t>RAS-150018</t>
+  </si>
+  <si>
+    <t>VT.VZT.20.B</t>
+  </si>
+  <si>
+    <t>Втулка защитная на рулонную теплоизоляцию 20мм синяя</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>RAS-150014</t>
-[...58 lines deleted...]
-  <si>
     <t>SST-100167</t>
   </si>
   <si>
     <t>Скотч лента СЕРАЯ клейкая армированная для теплоизоляции 50мм  большая</t>
   </si>
   <si>
     <t>369.24 руб.</t>
   </si>
   <si>
     <t>SST-100168</t>
   </si>
   <si>
     <t>Скотч лента ФОЛЬГИРОВАННАЯ клейкая для теплоизоляции 50мм большая</t>
   </si>
   <si>
     <t>132.07 руб.</t>
   </si>
   <si>
     <t>TIZ-150101</t>
   </si>
   <si>
     <t>THZ.K.100</t>
   </si>
   <si>
     <t>Клипсы для теплоизоляции (ед измерения упак = 100шт)</t>
   </si>
   <si>
     <t>288.00 руб.</t>
   </si>
   <si>
     <t>VER-000520</t>
   </si>
   <si>
     <t>VRG16K</t>
   </si>
   <si>
     <t>Втулка защитная на теплоизоляцию 16мм, красная (400/10шт)</t>
   </si>
   <si>
-    <t>25.67 руб.</t>
+    <t>26.20 руб.</t>
   </si>
   <si>
     <t>VER-000521</t>
   </si>
   <si>
     <t>VRG20K</t>
   </si>
   <si>
     <t>Втулка защитная на теплоизоляцию 20мм, красная (400/10шт)</t>
   </si>
   <si>
     <t>VER-000522</t>
   </si>
   <si>
     <t>VRG16C</t>
   </si>
   <si>
     <t>Втулка защитная на теплоизоляцию 16мм, синяя (400/10шт)</t>
   </si>
   <si>
     <t>VER-000523</t>
   </si>
   <si>
     <t>VRG20C</t>
   </si>
   <si>
     <t>Втулка защитная на теплоизоляцию 20мм, синяя (400/10шт)</t>
   </si>
   <si>
     <t>VLC-900597</t>
   </si>
   <si>
     <t>VT.VZT.16.B0</t>
   </si>
   <si>
     <t>Втулка защитная на теплоизоляцию 16мм синяя (нов)</t>
   </si>
   <si>
-    <t>26.00 руб.</t>
+    <t>27.00 руб.</t>
   </si>
   <si>
     <t>VLC-900598</t>
   </si>
   <si>
     <t>VT.VZT.16.R0</t>
   </si>
   <si>
     <t>Втулка защитная на теплоизоляцию 16мм красная (нов)</t>
   </si>
   <si>
     <t>VLC-900599</t>
   </si>
   <si>
     <t>VT.VZT.20.B0</t>
   </si>
   <si>
     <t>Втулка защитная на теплоизоляцию 20мм синяя (нов)</t>
   </si>
   <si>
-    <t>30.00 руб.</t>
+    <t>31.00 руб.</t>
   </si>
   <si>
     <t>VLC-900600</t>
   </si>
   <si>
     <t>VT.VZT.20.R0</t>
   </si>
   <si>
     <t>Втулка защитная на теплоизоляцию 20мм красная (нов)</t>
   </si>
   <si>
     <t>VLC-902060</t>
   </si>
   <si>
     <t>VT.VZT.R1620.B</t>
   </si>
   <si>
     <t>Втулка разборная 16-20 мм, синяя</t>
   </si>
   <si>
     <t>68.00 руб.</t>
   </si>
   <si>
     <t>VLC-902061</t>
   </si>
@@ -1492,223 +1492,223 @@
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*411.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>828462</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*345.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>828463</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*345.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>858511</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>17</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*48.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>858510</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*48.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>858513</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*56.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>858512</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*56.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>883010</v>
       </c>
       <c r="C11" s="1" t="s">
@@ -1803,404 +1803,404 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*288.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>879372</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*25.67</f>
+        <f>J14*26.20</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>879373</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*25.67</f>
+        <f>J15*26.20</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>879374</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*25.67</f>
+        <f>J16*26.20</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>879375</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*25.67</f>
+        <f>J17*26.20</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889971</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*26.00</f>
+        <f>J18*27.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889972</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*26.00</f>
+        <f>J19*27.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>889973</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*30.00</f>
+        <f>J20*31.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>889974</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*30.00</f>
+        <f>J21*31.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>956779</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*68.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>956780</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*68.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>956781</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*68.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>