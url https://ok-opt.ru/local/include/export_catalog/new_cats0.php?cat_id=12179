--- v2 (2026-08-11)
+++ v3 (2026-10-16)
@@ -1092,51 +1092,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>858844</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2289.05</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>858845</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -1197,226 +1197,226 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2483.40</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>858847</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1319.99</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>858848</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1365.17</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>858849</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1917.05</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>858850</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*2088.10</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>858851</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*2130.05</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>874014</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2678.70</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882311</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">