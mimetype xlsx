--- v0 (2026-05-11)
+++ v1 (2026-07-28)
@@ -69,126 +69,126 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Клапана балансировочные регулировочные</t>
   </si>
   <si>
     <t>Термостатические смесительные клапана VALTEC</t>
   </si>
   <si>
     <t>Балансировочные клапана VIEIR</t>
   </si>
   <si>
     <t>STP-310050</t>
   </si>
   <si>
     <t>VRGL13</t>
   </si>
   <si>
     <t>Балансировочный клапан 1/2"  ""ViEiR" (36/1шт)</t>
   </si>
   <si>
-    <t>2 312.31 руб.</t>
+    <t>2 357.88 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>STP-310051</t>
   </si>
   <si>
     <t>VRGL14</t>
   </si>
   <si>
     <t>Балансировочный клапан 3/4"  ""ViEiR" (36/1шт)</t>
   </si>
   <si>
-    <t>2 534.28 руб.</t>
+    <t>2 584.26 руб.</t>
   </si>
   <si>
     <t>STP-310052</t>
   </si>
   <si>
     <t>VRGL15</t>
   </si>
   <si>
     <t>Балансировочный клапан 1"  ""ViEiR" (36/1шт)</t>
   </si>
   <si>
-    <t>3 142.86 руб.</t>
+    <t>3 206.07 руб.</t>
   </si>
   <si>
     <t>STP-310053</t>
   </si>
   <si>
     <t>VRGL16</t>
   </si>
   <si>
     <t>Балансировочный клапан 11/4"  ""ViEiR" (12/1шт)</t>
   </si>
   <si>
-    <t>5 439.00 руб.</t>
+    <t>5 547.78 руб.</t>
   </si>
   <si>
     <t>STP-310054</t>
   </si>
   <si>
     <t>VRGL17</t>
   </si>
   <si>
     <t>Балансировочный клапан 11/2"  ""ViEiR" (12/1шт)</t>
   </si>
   <si>
-    <t>6 639.99 руб.</t>
+    <t>6 772.29 руб.</t>
   </si>
   <si>
     <t>VER-001124</t>
   </si>
   <si>
     <t>VRGL18</t>
   </si>
   <si>
     <t>Автоматический  регулятор перепада давления в комплекте со статическим балансировочным клапаном 3/4"</t>
   </si>
   <si>
-    <t>6 357.75 руб.</t>
+    <t>6 484.17 руб.</t>
   </si>
   <si>
     <t>VER-001125</t>
   </si>
   <si>
     <t>VRGL19</t>
   </si>
   <si>
     <t>Автоматический  регулятор перепада давления в комплекте со статическим балансировочным клапаном 1" (</t>
   </si>
   <si>
-    <t>8 162.91 руб.</t>
+    <t>8 326.08 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -937,273 +937,273 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>855804</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2312.31</f>
+        <f>J6*2357.88</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>855805</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2534.28</f>
+        <f>J7*2584.26</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>855806</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*3142.86</f>
+        <f>J8*3206.07</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>855807</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5439.00</f>
+        <f>J9*5547.78</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>855808</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*6639.99</f>
+        <f>J10*6772.29</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>884718</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*6357.75</f>
+        <f>J11*6484.17</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>884719</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*8162.91</f>
+        <f>J12*8326.08</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>