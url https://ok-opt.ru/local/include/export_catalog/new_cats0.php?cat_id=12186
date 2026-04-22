--- v0 (2026-03-05)
+++ v1 (2026-04-22)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -130,53 +130,50 @@
     <t>GN12</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 3/4" вн-нар бабочка (шт)</t>
   </si>
   <si>
     <t>562.76 руб.</t>
   </si>
   <si>
     <t>ZGR-000145</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 1" вн-нар бабочка (шт)</t>
   </si>
   <si>
     <t>ZGR-000152</t>
   </si>
   <si>
     <t>GNR11</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 1/2" вн-нар ручка (20/120шт)</t>
   </si>
   <si>
     <t>423.41 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>ZGR-000153</t>
   </si>
   <si>
     <t>GNR12</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 3/4" вн-нар ручка (шт)</t>
   </si>
   <si>
     <t>ZGR-000154</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 1" вн-нар ручка (шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -1058,52 +1055,52 @@
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*0.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>859040</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>16</v>
+      <c r="G7" s="2">
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*431.59</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>859041</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1161,114 +1158,114 @@
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*0.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>859043</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>38</v>
+      <c r="G10" s="2">
+        <v>9</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*423.41</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>859044</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*0.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>859045</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*0.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>