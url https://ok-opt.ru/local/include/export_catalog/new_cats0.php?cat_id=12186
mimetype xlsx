--- v1 (2026-04-22)
+++ v2 (2026-06-23)
@@ -16,164 +16,167 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Краны шаровые запорные для ГАЗА</t>
   </si>
   <si>
     <t>Краны газовые ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000140</t>
   </si>
   <si>
     <t>GB11</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 1/2" вн-вн бабочка (20/120шт)</t>
   </si>
   <si>
-    <t>390.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>407.17 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-000141</t>
   </si>
   <si>
     <t>GB12</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 3/4" вн-вн бабочка (шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>ZGR-000142</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 1" вн-вн бабочка (шт)</t>
   </si>
   <si>
     <t>ZGR-000143</t>
   </si>
   <si>
     <t>GN11</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 1/2" вн-нар бабочка (20/120шт)</t>
   </si>
   <si>
-    <t>431.59 руб.</t>
+    <t>451.87 руб.</t>
   </si>
   <si>
     <t>ZGR-000144</t>
   </si>
   <si>
     <t>GN12</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 3/4" вн-нар бабочка (шт)</t>
   </si>
   <si>
-    <t>562.76 руб.</t>
+    <t>588.37 руб.</t>
   </si>
   <si>
     <t>ZGR-000145</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 1" вн-нар бабочка (шт)</t>
   </si>
   <si>
     <t>ZGR-000152</t>
   </si>
   <si>
     <t>GNR11</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 1/2" вн-нар ручка (20/120шт)</t>
   </si>
   <si>
-    <t>423.41 руб.</t>
+    <t>440.98 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>ZGR-000153</t>
   </si>
   <si>
     <t>GNR12</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 3/4" вн-нар ручка (шт)</t>
   </si>
   <si>
     <t>ZGR-000154</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 1" вн-нар ручка (шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -965,51 +968,51 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*390.00</f>
+        <f>J4*407.17</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>859038</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
@@ -1068,86 +1071,86 @@
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*431.59</f>
+        <f>J7*451.87</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>859041</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*562.76</f>
+        <f>J8*588.37</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>859042</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
@@ -1159,113 +1162,113 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*0.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>859043</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
-      <c r="I10" s="1">
-        <v>0</v>
+      <c r="I10" s="1" t="s">
+        <v>38</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*423.41</f>
+        <f>J10*440.98</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>859044</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*0.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>859045</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*0.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>