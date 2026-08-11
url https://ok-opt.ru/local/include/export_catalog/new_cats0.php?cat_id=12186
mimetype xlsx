--- v2 (2026-06-23)
+++ v3 (2026-08-11)
@@ -1161,58 +1161,58 @@
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*0.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>859043</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G10" s="2">
-        <v>3</v>
+      <c r="G10" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
-      <c r="I10" s="1" t="s">
-        <v>38</v>
+      <c r="I10" s="1">
+        <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*440.98</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>859044</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">