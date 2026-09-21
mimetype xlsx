--- v1 (2026-07-12)
+++ v2 (2026-09-21)
@@ -66,51 +66,51 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Циркуляционные насосы для ГВС</t>
   </si>
   <si>
     <t>Циркуляционые насосы для ГВС VALTEC</t>
   </si>
   <si>
     <t>VLC-921011</t>
   </si>
   <si>
     <t>VSB.004.15.0</t>
   </si>
   <si>
     <t>Насос цирк. для ГВС VALTEC VSB 04-15 латун корпус</t>
   </si>
   <si>
-    <t>5 712.00 руб.</t>
+    <t>5 826.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-921012</t>
   </si>
   <si>
     <t>VRS.121EM.15.0</t>
   </si>
   <si>
     <t>Энергосберегающий цирк. насос НЕРЖ для ГВС с частотным регулированием VALTEC VRS 12/1.2EM</t>
   </si>
   <si>
     <t>10 374.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
 </sst>
 </file>
 
@@ -711,63 +711,63 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822234</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*5712.00</f>
+        <f>J5*5826.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822235</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2" t="s">