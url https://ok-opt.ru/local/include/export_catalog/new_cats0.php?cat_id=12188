--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -902,51 +902,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3028.20</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>837114</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*6928.11</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885125</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">