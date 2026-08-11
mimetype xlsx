--- v0 (2026-04-20)
+++ v1 (2026-08-11)
@@ -69,159 +69,159 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Смесители для кухни</t>
   </si>
   <si>
     <t>Смесители для кухни VIEIR</t>
   </si>
   <si>
     <t>Смесители для кухни VIEIR (нерж сталь)</t>
   </si>
   <si>
     <t>SMS-260500</t>
   </si>
   <si>
     <t>V15020</t>
   </si>
   <si>
     <t>Смеситель из нержавеющей стали для кухни “VIEIR  (10/1шт)  (10/1шт)</t>
   </si>
   <si>
-    <t>2 069.76 руб.</t>
+    <t>2 125.81 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-260501</t>
   </si>
   <si>
     <t>V15020(F1)</t>
   </si>
   <si>
     <t>3 073.88 руб.</t>
   </si>
   <si>
     <t>SMS-260502</t>
   </si>
   <si>
     <t>V15020(H)</t>
   </si>
   <si>
     <t>SMS-260503</t>
   </si>
   <si>
     <t>V15020(M)</t>
   </si>
   <si>
     <t>SMS-260506</t>
   </si>
   <si>
     <t>V15020(B)</t>
   </si>
   <si>
     <t>SMS-260508</t>
   </si>
   <si>
     <t>V15021(F1)</t>
   </si>
   <si>
-    <t>3 261.93 руб.</t>
+    <t>3 350.27 руб.</t>
   </si>
   <si>
     <t>SMS-260509</t>
   </si>
   <si>
     <t>V15021(A)</t>
   </si>
   <si>
     <t>SMS-260510</t>
   </si>
   <si>
     <t>V15021(B)</t>
   </si>
   <si>
     <t>SMS-260513</t>
   </si>
   <si>
     <t>V15023</t>
   </si>
   <si>
-    <t>3 207.54 руб.</t>
+    <t>3 294.40 руб.</t>
   </si>
   <si>
     <t>SMS-260517</t>
   </si>
   <si>
     <t>V15024(M)</t>
   </si>
   <si>
-    <t>4 836.30 руб.</t>
+    <t>4 967.27 руб.</t>
   </si>
   <si>
     <t>SMS-260521</t>
   </si>
   <si>
     <t>V15026</t>
   </si>
   <si>
-    <t>5 677.14 руб.</t>
+    <t>5 830.88 руб.</t>
   </si>
   <si>
     <t>VER-100012</t>
   </si>
   <si>
     <t>V15013С</t>
   </si>
   <si>
     <t>Смеситель для кухни</t>
   </si>
   <si>
-    <t>5 125.89 руб.</t>
+    <t>5 264.71 руб.</t>
   </si>
   <si>
     <t>VER-100013</t>
   </si>
   <si>
     <t>V15013СC</t>
   </si>
   <si>
     <t>VER-100035</t>
   </si>
   <si>
     <t>V15027C</t>
   </si>
   <si>
     <t>Смеситель из нержавеющей стали для кухни “VIEIR" (10/1шт)</t>
   </si>
   <si>
-    <t>5 478.69 руб.</t>
+    <t>5 627.06 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1192,51 +1192,51 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2069.76</f>
+        <f>J6*2125.81</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>831504</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
@@ -1367,331 +1367,331 @@
       <c r="C11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3261.93</f>
+        <f>J11*3350.27</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>831512</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*3261.93</f>
+        <f>J12*3350.27</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>831513</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3261.93</f>
+        <f>J13*3350.27</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>831516</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3207.54</f>
+        <f>J14*3294.40</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>831520</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*4836.30</f>
+        <f>J15*4967.27</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>831524</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*5677.14</f>
+        <f>J16*5830.88</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>857066</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*5125.89</f>
+        <f>J17*5264.71</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>857067</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*5125.89</f>
+        <f>J18*5264.71</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>857089</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*5478.69</f>
+        <f>J19*5627.06</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>