--- v0 (2026-04-20)
+++ v1 (2026-07-12)
@@ -16,137 +16,134 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <t>Теплоноситель</t>
   </si>
   <si>
     <t>Теплоноситель TERMO</t>
   </si>
   <si>
     <t>RAS-350001</t>
   </si>
   <si>
     <t>Теплоноситель Этиленгликоль - 65 (20кг) красный</t>
   </si>
   <si>
-    <t>2 800.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>3 610.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>RAS-350002</t>
   </si>
   <si>
     <t>Теплоноситель Пропиленгликоль ECO-30  (20кг) зеленый</t>
   </si>
   <si>
-    <t>2 962.40 руб.</t>
+    <t>3 705.00 руб.</t>
   </si>
   <si>
     <t>RAS-350004</t>
   </si>
   <si>
     <t>Теплоноситель Этиленгликоль - 65 (10кг) красный</t>
   </si>
   <si>
-    <t>1 400.00 руб.</t>
+    <t>1 805.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>RAS-350005</t>
   </si>
   <si>
     <t>Теплоноситель Пропиленгликоль ECO-30  (10кг) зеленый</t>
   </si>
   <si>
-    <t>1 481.20 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>1 852.50 руб.</t>
   </si>
   <si>
     <t>RAS-350006</t>
   </si>
   <si>
     <t xml:space="preserve">Котловая вода с присадками для систем отопления (20кг) </t>
   </si>
   <si>
     <t>890.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -835,168 +832,168 @@
         <v>868499</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2800.00</f>
+        <f>J5*3610.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>868500</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="G6" s="2">
-        <v>4</v>
+      <c r="G6" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2962.40</f>
+        <f>J6*3705.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>890161</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1400.00</f>
+        <f>J7*1805.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>890162</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1481.20</f>
+        <f>J8*1852.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>889446</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*890.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>