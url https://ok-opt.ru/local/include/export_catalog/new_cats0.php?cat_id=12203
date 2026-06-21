--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -171,135 +171,135 @@
   <si>
     <t>GPS-120040</t>
   </si>
   <si>
     <t>BZCW50</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 50см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
     <t>639.45 руб.</t>
   </si>
   <si>
     <t>GPS-120041</t>
   </si>
   <si>
     <t>BZCW60</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 60см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
     <t>692.37 руб.</t>
   </si>
   <si>
+    <t>GPS-120042</t>
+  </si>
+  <si>
+    <t>BZCW80</t>
+  </si>
+  <si>
+    <t>подводка ГИГАНТ 80см 1" вн-нар (1/25шт)</t>
+  </si>
+  <si>
+    <t>795.27 руб.</t>
+  </si>
+  <si>
+    <t>GPS-120043</t>
+  </si>
+  <si>
+    <t>BZCW100</t>
+  </si>
+  <si>
+    <t>подводка ГИГАНТ 100см 1" вн-нар (1/25шт)</t>
+  </si>
+  <si>
+    <t>899.64 руб.</t>
+  </si>
+  <si>
+    <t>GPS-120044</t>
+  </si>
+  <si>
+    <t>BZCW120</t>
+  </si>
+  <si>
+    <t>подводка ГИГАНТ 120см 1" вн-нар (1/25шт)</t>
+  </si>
+  <si>
+    <t>1 004.01 руб.</t>
+  </si>
+  <si>
+    <t>GPS-120045</t>
+  </si>
+  <si>
+    <t>BZCW150</t>
+  </si>
+  <si>
+    <t>подводка ГИГАНТ 150см 1" вн-нар (1/25шт)</t>
+  </si>
+  <si>
+    <t>1 159.83 руб.</t>
+  </si>
+  <si>
+    <t>GPS-120046</t>
+  </si>
+  <si>
+    <t>BZCW200</t>
+  </si>
+  <si>
+    <t>подводка ГИГАНТ 200см 1" вн-нар (1/25шт)</t>
+  </si>
+  <si>
+    <t>1 422.96 руб.</t>
+  </si>
+  <si>
+    <t>GPS-120047</t>
+  </si>
+  <si>
+    <t>BZLN60</t>
+  </si>
+  <si>
+    <t>подводка угловая ГИГАНТ 60см 1" вн-вн (1/25шт)</t>
+  </si>
+  <si>
+    <t>751.17 руб.</t>
+  </si>
+  <si>
+    <t>GPS-120048</t>
+  </si>
+  <si>
+    <t>BZLN80</t>
+  </si>
+  <si>
+    <t>подводка угловая ГИГАНТ 80см 1" вн-вн (1/25шт)</t>
+  </si>
+  <si>
+    <t>858.48 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
-  </si>
-[...82 lines deleted...]
-    <t>858.48 руб.</t>
   </si>
   <si>
     <t>GPS-120049</t>
   </si>
   <si>
     <t>BZLN100</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 100см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
     <t>964.32 руб.</t>
   </si>
   <si>
     <t>GPS-120050</t>
   </si>
   <si>
     <t>BZLN120</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 120см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
     <t>1 064.28 руб.</t>
   </si>
@@ -1761,51 +1761,51 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1173.06</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824859</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1433.25</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824860</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
@@ -1831,296 +1831,296 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*639.45</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824861</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*692.37</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824862</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*795.27</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824863</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*899.64</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824864</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1004.01</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824865</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1159.83</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824866</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1422.96</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824867</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*751.17</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824868</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*858.48</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824869</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
@@ -2146,86 +2146,86 @@
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*964.32</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824870</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1064.28</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824871</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*740.88</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824872</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
@@ -2251,51 +2251,51 @@
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*848.19</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824873</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*952.56</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824874</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="1" t="s">