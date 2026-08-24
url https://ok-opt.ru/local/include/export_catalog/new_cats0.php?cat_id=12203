--- v1 (2026-06-21)
+++ v2 (2026-08-24)
@@ -66,312 +66,312 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Гибкая ПОДВОДКА и ШЛАНГИ для ВОДЫ</t>
   </si>
   <si>
     <t>Гибкая подводка ГИГАНТ</t>
   </si>
   <si>
     <t>Гибкая подводка ГИГАНТ (VIEIR)</t>
   </si>
   <si>
     <t>GPS-120033</t>
   </si>
   <si>
     <t>BZCN50</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 50см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>648.27 руб.</t>
+    <t>693.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>GPS-120034</t>
   </si>
   <si>
     <t>BZCN60</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 60см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>702.66 руб.</t>
+    <t>751.52 руб.</t>
   </si>
   <si>
     <t>GPS-120035</t>
   </si>
   <si>
     <t>BZCN80</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 80см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>807.03 руб.</t>
+    <t>862.40 руб.</t>
   </si>
   <si>
     <t>GPS-120036</t>
   </si>
   <si>
     <t>BZCN100</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 100см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>911.40 руб.</t>
+    <t>974.82 руб.</t>
   </si>
   <si>
     <t>GPS-120037</t>
   </si>
   <si>
     <t>BZCN120</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 120см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>1 017.24 руб.</t>
+    <t>1 085.70 руб.</t>
   </si>
   <si>
     <t>GPS-120038</t>
   </si>
   <si>
     <t>BZCN150</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 150см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>1 173.06 руб.</t>
+    <t>1 253.56 руб.</t>
   </si>
   <si>
     <t>GPS-120039</t>
   </si>
   <si>
     <t>BZCN200</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 200см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>1 433.25 руб.</t>
+    <t>1 532.30 руб.</t>
   </si>
   <si>
     <t>GPS-120040</t>
   </si>
   <si>
     <t>BZCW50</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 50см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>639.45 руб.</t>
+    <t>683.76 руб.</t>
   </si>
   <si>
     <t>GPS-120041</t>
   </si>
   <si>
     <t>BZCW60</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 60см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>692.37 руб.</t>
+    <t>740.74 руб.</t>
   </si>
   <si>
     <t>GPS-120042</t>
   </si>
   <si>
     <t>BZCW80</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 80см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>795.27 руб.</t>
+    <t>848.54 руб.</t>
   </si>
   <si>
     <t>GPS-120043</t>
   </si>
   <si>
     <t>BZCW100</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 100см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>899.64 руб.</t>
+    <t>960.96 руб.</t>
   </si>
   <si>
     <t>GPS-120044</t>
   </si>
   <si>
     <t>BZCW120</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 120см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>1 004.01 руб.</t>
+    <t>1 073.38 руб.</t>
   </si>
   <si>
     <t>GPS-120045</t>
   </si>
   <si>
     <t>BZCW150</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 150см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>1 159.83 руб.</t>
+    <t>1 239.70 руб.</t>
   </si>
   <si>
     <t>GPS-120046</t>
   </si>
   <si>
     <t>BZCW200</t>
   </si>
   <si>
     <t>подводка ГИГАНТ 200см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>1 422.96 руб.</t>
+    <t>1 521.52 руб.</t>
   </si>
   <si>
     <t>GPS-120047</t>
   </si>
   <si>
     <t>BZLN60</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 60см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>751.17 руб.</t>
+    <t>802.34 руб.</t>
   </si>
   <si>
     <t>GPS-120048</t>
   </si>
   <si>
     <t>BZLN80</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 80см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>858.48 руб.</t>
+    <t>917.84 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>GPS-120049</t>
   </si>
   <si>
     <t>BZLN100</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 100см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>964.32 руб.</t>
+    <t>1 028.72 руб.</t>
   </si>
   <si>
     <t>GPS-120050</t>
   </si>
   <si>
     <t>BZLN120</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 120см 1" вн-вн (1/25шт)</t>
   </si>
   <si>
-    <t>1 064.28 руб.</t>
+    <t>1 136.52 руб.</t>
   </si>
   <si>
     <t>GPS-120051</t>
   </si>
   <si>
     <t>BZLW60</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 60см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>740.88 руб.</t>
+    <t>791.56 руб.</t>
   </si>
   <si>
     <t>GPS-120052</t>
   </si>
   <si>
     <t>BZLW80</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 80см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>848.19 руб.</t>
+    <t>905.52 руб.</t>
   </si>
   <si>
     <t>GPS-120053</t>
   </si>
   <si>
     <t>BZLW100</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 100см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>952.56 руб.</t>
+    <t>1 017.94 руб.</t>
   </si>
   <si>
     <t>GPS-120054</t>
   </si>
   <si>
     <t>BZLW120</t>
   </si>
   <si>
     <t>подводка угловая ГИГАНТ 120см 1" вн-нар (1/25шт)</t>
   </si>
   <si>
-    <t>1 061.34 руб.</t>
+    <t>1 134.98 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1563,786 +1563,786 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*648.27</f>
+        <f>J5*693.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824854</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*702.66</f>
+        <f>J6*751.52</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824855</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*807.03</f>
+        <f>J7*862.40</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824856</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*911.40</f>
+        <f>J8*974.82</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824857</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1017.24</f>
+        <f>J9*1085.70</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824858</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1173.06</f>
+        <f>J10*1253.56</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824859</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>3</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1433.25</f>
+        <f>J11*1532.30</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824860</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*639.45</f>
+        <f>J12*683.76</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824861</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*692.37</f>
+        <f>J13*740.74</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824862</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*795.27</f>
+        <f>J14*848.54</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824863</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*899.64</f>
+        <f>J15*960.96</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824864</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1004.01</f>
+        <f>J16*1073.38</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824865</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="G17" s="2">
-        <v>3</v>
+      <c r="G17" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1159.83</f>
+        <f>J17*1239.70</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824866</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="G18" s="2">
-        <v>1</v>
+      <c r="G18" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1422.96</f>
+        <f>J18*1521.52</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824867</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*751.17</f>
+        <f>J19*802.34</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824868</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*858.48</f>
+        <f>J20*917.84</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824869</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*964.32</f>
+        <f>J21*1028.72</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824870</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1064.28</f>
+        <f>J22*1136.52</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824871</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="G23" s="2" t="s">
-        <v>17</v>
+      <c r="G23" s="2">
+        <v>9</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*740.88</f>
+        <f>J23*791.56</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824872</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*848.19</f>
+        <f>J24*905.52</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824873</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>17</v>
+      <c r="G25" s="2">
+        <v>9</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*952.56</f>
+        <f>J25*1017.94</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824874</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1061.34</f>
+        <f>J26*1134.98</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>